--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Monperrus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreopsis blooms promote production of volatile organic sulfur compounds: environmental and health implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sadorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jauzein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 396, pp.127853. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous Expression of the arsRhgcAB Gene Cluster Confers Mercury Methylation and Alters CH 3 Hg Demethylation in a Non-methylating Bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (3), pp.346-352. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c01284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing H2O2 Overestimation in Pore Waters via High-Frequency Amplex Red Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques-Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (3), pp.1502-1509. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.5c00958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso- and microplastics accumulate and transfer hazardous contaminants from wastewater treatment plants to the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cavazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Andreottola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 294, pp.123825. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2026.123825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury interaction with S-containing molecules: implications for methylation and demethylation processes in a sulfate reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1559968. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvc.2025.1559968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized whole-body corticosteroid hormones quantification method by LC-MS/MS for assessing stress levels in European glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 245, pp.106627. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2024.106627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Dynamics of Mercury Uptake, Methylmercury Production, and Export by Pseudodesulfovibrio hydrargyri BerOc1 at Different Mercury Concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Petrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Compound-Specific Isotope Analysis (CSIA) to Trace Galaxolide Reactivity and Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.566-574. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.4c00498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of the main synthetic musk (HHCB) in water: kinetic study and influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.1571-1587. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EM00351A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the metabolomic signatures of migrant and non-migrant glass eels (Anguilla anguilla) and their response to diazepam exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 202, pp.106801. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into bacterial resistance to contaminants of emerging concerns and their biodegradation by marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Khalfaoui-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Godino-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulfatun Naimah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.100332. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emcon.2024.100332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of micro- and nanoplastics in wastewater treatment plants: key steps and environmental risk considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cavazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ferrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Scopetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Andreottola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (12), pp.1483. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-023-12030-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Exogenous and Endogenous Sulfide on The Production and The Export of Methylmercury by Sulfate Reducing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.3885-3846. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-22173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A psychiatric drug found in waste-water plant effluents alters the migratory behavior of critically endangered Anguilla anguilla juveniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 265, pp.115496. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics to study the sublethal effects of diazepam and irbesartan on glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 259, pp.106547. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling fluorescent probes to characterize S-containing compounds in a sulfate reducing bacteria involved in Hg methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.100228. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talo.2023.100228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keystone microbial taxa organize micropollutant-related modules shaping the microbial community structure in estuarine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 448, pp.130858. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritization based on risk assessment to study the bioconcentration and biotransformation of pharmaceuticals in glass eels (Anguilla anguilla) from the Adour estuary (Basque Country, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyen Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneritz Anakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 311, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Photochemical Transformation of Hg Species and Associated Isotopic Fractionation in the Water Column of High-Altitude Lakes from the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.2258-2268. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c04704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SETApp: A machine learning and image analysis based application to automate the sea urchin embryo test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Mijangos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harkaitz Eguiraun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.113728. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial degradation of hydrophobic emerging contaminants from marine sediment slurries (Capbreton Canyon) to pure bacterial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 402, pp.123477. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mercury species in different tissues and trophic levels of commonly consumed fish species from the south Bay of Biscay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166, pp.112172. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential micropollutants bioaccumulation in European hake and their parasites Anisakis sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 265, pp.115021. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating trophic ecology and Hg species contamination in a resident opportunistic seabird of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nere Zorrozua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Aldalur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Castège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beñat Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.109526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 718, pp.137319. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Macrophyte and Gut Microbiota on Mercury Contamination in Fish: A Microcosms Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.1500. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10041500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Hg Speciation and Hg Methylation/Demethylation Processes in the Sulfate-Reducing Bacterium Pseudodesulfovibrio hydrargyri: Evidences From HERFD-XANES and Nano-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Albertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tucoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Petrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.584715. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.584715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Differential Mercury Species Bioaccumulation in Glass Eels Using Isotopic Tracers and Laser Ablation Inductively Coupled Plasma Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bioconversion, Bioaccumulation and Toxicity of Mercury in a Changing World, 10 (7), pp.2463. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10072463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into methylmercury induced behavioral and energy-related gene transcriptional responses in European glass eel (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengtong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Lamarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of 42 pharmaceuticals in seafood samples by solvent extraction coupled to liquid chromatography–tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.126765. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mercury-methylating microbial communities from coastal to Capbreton Canyon sediments (North Atlantic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, pp.114333. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome insights of mercury methylation among Desulfovibrio and Pseudodesulfovibrio strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly Imprinted Polymer Colloids Synthesized by Miniemulsion Polymerization for Recognition and Separation of Nonylphenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Decompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Lobaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Deniau-Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (8), pp.3543-3556. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority and emerging micropollutants distribution from coastal to continental slope sediments: A case study of Capbreton Submarine Canyon (North Atlantic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 703, pp.135057. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in a salt-wedge estuary: Vertical structure and tidal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.111688. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacs Aquitains et mercure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43-44, pp.97-123. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dynenviron.4889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and SPM transport in an engineered tidal estuary: the Adour river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106445. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wastewater treatment plant discharges on macroalgae and macrofauna assemblages of the intertidal rocky shore in the southeastern Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gorostiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.34-49. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2019.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐residue analysis of 44 pharmaceutical compounds in environmental water samples by solid‐phase extraction coupled to liquid chromatography‐tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (10), pp.1853-1886. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201801214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury and methylmercury concentrations, sources and distribution in submarine canyon sediments (Capbreton, SW France): Implications for the net methylmercury production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 673, pp.511-521. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial community assemblages in sediments under high anthropogenic pressure at Ichkeul Lake/Bizerte Lagoon hydrological system, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 252, pp.644-656. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.05.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking microbial activities and low-molecular-weight thiols to hg methylation in biofilms and periphyton from high-altitude tropical lakes in the Bolivian altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goni-Urriza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (17), pp.9758-9767. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b01885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation and dealkykation of tin compounds by sulfate- and nitrate-reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Stoichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 208, pp.871 - 879. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying benthic macrofaunal assemblages and indicator taxa of intertidal boulder fields in the south of the Bay of Biscay (northern Basque coast). A framework for future monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.13--22. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2018.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensor for screening bacterial mercury methylation: example within the Desulfobulbaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ayala Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and validation of QuEChERS method for the simultaneous analysis of priority and emerging pollutants in sediments by gas chromatography—mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (8), pp.695-708. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2018.1505195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury contamination level and speciation inventory in Lakes Titicaca & Uru-Uru (Bolivia): Current status and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Anabelle Baya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.262 - 270. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migratory behavior, metabolism, oxidative stress and mercury concentrations in marine and estuarine European glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 169, pp.33--40. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of organic contamination of sediments from Ichkeul Lake and Bizerte Lagoon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (162), pp.329-338. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Sulfate-Reducing Communities from Estuarine to Marine Bay Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-016-0842-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and Fate of Organic and Organometallic Pollutants in Municipal Wastewater Treatment Plants and Their Impact on Receiving Waters (Adour Estuary, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.73(4). </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00244-017-0422-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter in a coastal system characterized by the occurrence of marine mucilage – A stable isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Susperregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.12--22. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of mining and urban effluents on the level and distribution of methylmercury in a shallow aquatic ecosystem of the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alanoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.1550-1560. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6em00547k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organotin persistence in contaminated marine sediments and porewaters: In situ degradation study using species-specific stable isotopic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Furdek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mikac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 307, pp.263--273. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Synthetic Musks in Surface Sediment from the Bizerte Lagoon by QuEChERS Extraction Followed by GC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Necibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Mzoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (5), pp.659--669. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1935-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Hg uptake and transport between paddy soil and rice seeds combining Hg isotopic composition and speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12952/journal.elementa.000087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic musk in seafood products from south Europe using a quick, easy, cheap, effective, rugged and safe extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saraiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 200, pp.330--335. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an Adapted QuEChERS Method for the Simultaneous Analysis of Polycyclic Aromatic Hydrocarbons, Polychlorinated Biphenyls and Organochlorine Pesticides in Sediment by Gas Chromatography–Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.678--684. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1770-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal variability and biogeochemical reactivity of mercury species in an extreme high-altitude lake ecosystem of the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alanoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Environ Sci Pollut Res, 23, pp.6919-6933. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5917-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of background concentrations of organometallic compounds (methylmercury, ethyllead and butyl- and phenyltin) in French aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baldanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides in Ichkeul Lake–Bizerta Lagoon Watershed in Tunisia: use, occurrence, and effects on bacteria and free-living marine nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.36-48. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4991-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Polydimethylsiloxane Preconcentration Sorbent for the Analysis of Organotins in Water Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Baltrons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography &amp; Separation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (7), pp.305/1-305/6. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7064.1000305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preconcentration methods in the analysis of synthetic musks in whole-water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (13), pp.2298-2304. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201500192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury effects on migratory behaviour in glass eels (Anguilla anguilla) : an experimental study using isotopic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.15-27. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpc.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation and demethylation in highly contaminated sediments from the Deûle River in Northern France using species-specific enriched stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ouddane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadlecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.145 - 155. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4em00398e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between bacterial energetic metabolism, mercury methylation potential, and hgcA/hgcB gene expression in Desulfovibrio dechloroacetivorans BerOc1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Corsellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13764-13771. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4273-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations of methylmercury in European glass eels (Anguilla anguilla) in the Adour estuary (France) and relation to their migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (14), pp.10721-10732. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4303-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identical Hg isotope mass dependent fractionation signature during methylation by sulfate-reducing bacteria in sulfate and sulfate-free environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5033376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemoglobin as a major binding protein for methylmercury in white-sided dolphin liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (4), pp.1121-1129. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7274-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific isotope tracers to study the accumulation and biotransformation of mixtures of inorganic and methyl mercury by the microalga Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Faucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaveykova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 192, pp.212-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between GC-MS and GC-ICPMS using isotope dilution for the simultaneous monitoring of inorganic and methyl mercury, butyl and phenyl tin compounds in biological tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (4), pp.1253-1258. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7373-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of mercury species in the coastal plume of the Adour River estuary (Bay of Biscay, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abubaker Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 496, pp.701-713. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-port derivatization coupled to different extraction techniques for the determination of alkylphenols in environmental water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1340, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMHg production and export from intertidal sediments to the water column of a tidal lagoon (Arcachon Bay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1-3), pp.341-358. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-012-9815-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetic isotope fractionation of mercury during abiotic methylation of Hg(II) by methylcobalamin in aqueous chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jiménez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Epov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into the differential reactivity of endogenous and exogenous mercury species in coastal sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.1292--1301. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1068-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive methylation and demethylation of methylated mercury species (MeHg and DMeHg) induce mass dependent fractionation of mercury isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jimenez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Epov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Different Air-Water Gas Exchange Models to Determine Gaseous Mercury Evasion from Different European Coastal Lagoons and Estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abubaker Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224 (7), </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-013-1606-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of mercury and butyltin species using a multiple species-specific isotope dilution methodology on the European, Anguilla anguilla glass eel and yellow eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.166-182. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2011.629349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioaccumulation along food webs in temperate aquatic ecosystems colonized by aquatic macrophytes in south western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.180-187. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of invasive macrophytes on methylmercury budget in temperate lakes: Central role of bacterial periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172, pp.116 - 123. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation analysis in human hair by species-specific isotope-dilution using GC-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (9), pp.3001 - 3010. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-012-6116-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ experiments for element species-specific environmental reactivity of tin and mercury compounds using isotopic tracers and multiple linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.1269-1280. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of polycyclic and nitro musks in environmental water samples by means of microextraction by packed sorbents coupled to large volume injection-gas chromatography–mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etxebarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 773, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2013.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mercury and other metals complexes with metallothioneins in dolphin liver by hydrophilic interaction liquid chromatography with the parallel detection by ICP MS and electrospray hybrid linear/orbital trap MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2mt00006g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation in seafood using isotope dilution analysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89, pp.12-20. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation, localization, and biomolecular binding of Hg species at subcellular level in methylating and nonmethylating sulfate-reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (21), pp.11744-11751. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es302412q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of gaseous mercury exchanges at the sediment-water, water-atmosphere and sediment-atmosphere interfaces of a tidal environment (Arcachon Bay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.1351-1359. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0EM00358A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of mercury methylation and demethylation capacities of various sulfate-reducing bacteria using species-specific isotopic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation analysis in seafood by species-specific isotope dilution: Method validation and occurrence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (9), pp.2699-2711. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5040-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific stable isotope fractionation of mercury during Hg(II) methylation by an anaerobic bacteria (Desulfobulbus propionicus) under dark conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodŕiguez-Gonźalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Epov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (24), pp.9183-9188. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es902206j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of mercury methylation capacities among anaerobic bacteria including representatives of the sulphate-reducers: Implications for environmental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490450802599227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the potential and limitations of double-spiking species-specific isotope dilution analysis for the accurate quantification of mercury species in different environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Garcia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390 (2), pp.655-666. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-007-1598-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation by a microbial community from sediments of the Adour Estuary (Bay of Biscay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Menuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (3), pp.951-958. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Desulfomicrobium salsuginis sp. nov. and Desulfomicrobium aestuarii sp. nov., two new sulfate-reducing bacteria isolated from the Adour estuary (French Atlantic coast) with specific mercury methylation potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of inorganic mercury, methylmercury, and total mercury concentrations in cryogenic fresh-frozen and freeze-dried biological reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Garcia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 389 (3), pp.787-798. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-007-1516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different numerical approaches for multiple spiking species-specific isotope dilution analysis exemplified by the determination of butyltin species in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Garcia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (11), pp.1373-1382. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b706542f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (3), pp.457-471. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation, demethylation and reduction rates in coastal and marine surface waters of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107 (1), pp.49-63. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeochemistry of mercury at the sediment-water interface in the Thau lagoon. 2. Evaluation of mercury methylation potential in both surface sediment and the water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vidimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (3), pp.485-496. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation analysis of mercury in aquatic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Rodriguez Martin-Doimeadios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (6), pp.591-619. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704920600929415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in surface waters of a macrotidal urban estuary (River Adour, south-west France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.137-148. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540500526450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous speciation of mercury and butyltin compounds in natural waters and snow by propylation and species-specific isotope dilution mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veschambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 381 (4), pp.854-862. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-004-2973-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of metal and organometal trophic bioaccumulation in the benthic macrofauna of the Adour estuary coastal zone (SW France, Bay of Biscay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (7), pp.693-700. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b500288e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of speciated isotope-dilution analysis for metrology and assessing environmental reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Rodríguez Martín-Doimeadios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-9936(04)00313-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using speciated isotope dilution with GC-inductively coupled plasma MS to determine and unravel the artificial formation of monomethylmercury in certified reference sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Rodríguez Martin-Doimeadios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 75 (13), pp.3202-3211. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac026411a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation rates in coastal sediments versus microbial diversity and specific activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (II), pp.883-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, accurate and precise determination of tributyltin in sediments and biological samples by species specific isotope dilution-microwave extraction-gas chromatography-ICP mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.247-253. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b203242m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of tributyltin in marine sediment: Comité Consultatif pour la Quantité de Matière (CCQM) pilot study P-18 international intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Sturgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brandsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fairman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wolf-Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 376 (6), pp.780-787. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-003-2016-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring bacterial communities adaptation to mercury contamination in estuarine sediments maintained in slurries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Menuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (I), pp.393-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical cycle and speciation of As and Cr in an acid mine environment: The case of Carnoulès Creek, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Hécho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (II), pp.735-738. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous sample preparation and species-specific isotope dilution mass spectrometry analysis of monomethylmercury and tributyltin in a certified oyster tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C.R. Martin-Doimeadios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 75 (16), pp.4095-4102. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac0263871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of extraction procedures for arsenic speciation in environmental solid reference materials by high-performance liquid chromatography-hydride generation-atomic fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16 (7), pp.347-354. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aoc.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Contaminants and Biogeochemical Cycles: Investigating Pesticide Effects on Nitrogen Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Longchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.30717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of emerging micropollutants in lentic ecosystem sediments through natural aphotic Fenton reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.31883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hg accumulation controlled by bacterial cells involved in Hg methylation: Imaging of sulfato-reducing bacteria by nano X-ray fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gohalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.29825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Role of Organic Ligands in Aphotic Iron Oxidation: Mechanisms, Kinetics, and Environmental Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.31282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Compound-Specific Isotope Analysis (Csia) In Identifying Sources and Transformation Mechanisms of the Main Synthetic Musk Compound (Galaxolide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence Measurements in a Stratified Man-Controlled Estuary, the Adour Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagib Bhairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions, Lanzarote (Espagne), novembre 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Numerical/Experimental Approach to Understand Stratification and Mixing Processes in the Adour Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeoquímica del mercurio en el lago tropical de altura Uru Uru (Altiplano boliviano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alanoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International colloquium on current and ancient contamination in Andes aquatic ecosystems = Coloquio internacional sobre la contaminación actual y histórica en los ecosistemas acuáticos Andinos = Colloque international sur la contamination actuelle et historique des écosystèmes aquatiques andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a 3D Numérical Model of the Adour River Plume Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15-years record of molecular and isotopic signature of Hg in salmon tissues from southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Mercury as a Global Pollutant ICMGP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeiju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging differential mercury and selenium species bioaccumulation by glass eels using isotopic tracers and laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Mercury as a Global Pollutant ICMGP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeiju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and comprehensive study to identify relevant emerging contaminants in French surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of methyl mercury and inorganic mercury in natural waters at the pgL −1 level: Intercomparison between PT-GC-Pyr-AFS and GC-ICP-MS using Ethylation or Propylation derivatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.09001, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20130109001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury in European glass eels from the Bay of Biscay : concentration level and impact on the migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International symposium on oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Español de Oceanografía (IEO). Saisissez le nom du laboratoire, du service ou du département., Vigo, ESP., Apr 2012, Santander, Spain. 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des taux de contamination des civelles de l'Adour par le méthyl-mercure à l'échelle individuelle. Fluctuations saisonnières et annuelles, relation avec la condition énergétique des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rochefort sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic macrophytes: ecological niches for sulfate-reducing prokaryotes, impact on mercury methylation and environmental risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Symposium on Microbial Ecology (ISME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenaghe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury in European glass eel from the Biscay bay (Atlantic coast) : concentration level, assimilation and impact on the migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Halifax, Canada. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfate-reducing prokaryotes colonizing roots of aquatic macrophytes: occurrence, impact on mercury methylation and environmental risks assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Mercury as a Global Pollutant (ICMGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioaccumulation along food webs in aquatic ecosystems colonizing by macrophytes: Trophics dynamics and environmental risks assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Mercury as a Global Pollutant (ICMGP).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots of aquatic macrophytes: ecological niches for sulfate-reducing prokaryotes and impact on mercury methylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Workshop on Progress in Trace Metal Speciation for Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microorganismes sulfato-réducteurs colonisant les rhizosphères des plantes aquatiques : impact sur la méthylation du mercure et évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de l’association Francophone en Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury species benthic fluxes measurements in coastal environments as influenced by the biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Ljubljana, France. pp.770-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury transformation by anaerobic bacterial communities selected from estuarine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on mercury as a global pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ljubjana, Slovenia. pp.1006-1009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on mercury transformations in seawater using isotopically enriched species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ljubjana, Slovenia. pp.1221-1225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic bioaccumulation of mercury species in macrobenthic organisms from French coastal sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Ljubljana, Slovenia. pp.1226-1230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of metallic contaminants at the sediment-water interface in a coastal lagoon: role of the biological and microbial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emamnuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth international conference on Heavy metals in the environment, ICHMET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a Psychiatric Drug Alters the Migratory Behavior of the Critically Endangered Fish Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics to Study the Impact of Diazepam and Irbesartan on Glass Eels (Anguilla Anguilla) and the Differences in their Migratory Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Degradation Potential of Emerging Contaminants by Isolated Bacterial Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Godino Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulfatun Naimah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of stress and diazepam on facultative migration of European glass eel (Anguilla anguilla): development of endocrine and molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury effect on migration propensity and metabolism in European glass eels (Anguilla anguilla) from South Bay of Biscay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Lamarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengtong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 16. 16.International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France. 167 p., 2018, Book of Abstracts. Isobay 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of methylmercury on feeding behaviour and social interactions in glass eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Schler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 16. 16.International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France. 167 p., 2018, Book of Abstracts. Isobay 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation Kinetics of Organic Micropollutants in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY XVIXVI International Symposium on Oceanography of the Bayof Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority and emerging micropollutants in sediments of Capbreton Canyon (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY XVIXVI International Symposium on Oceanography of the Bayof Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Séby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendiguchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley Blackwell, pp.101-160, 2012, 9781119990826; 9780470747650. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119990826.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04936744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination polymétallique des Lacs AQuitains et impacts Humains (CLAQH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux; Université de Pau et des Pays de l'Adour (UPPA); INRAE; École Nationale Supérieure de Cognitique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liga en Sud-Aquitaine. Causes et conséquences du développement de &amp;quot;neige marine&amp;quot; sur la côte Basque et le sud des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Susperregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération MIRA - Milieux et Ressources Aquatiques. 2018, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de traceurs isotopiques stables pour la spéciation du mercure et des butylétains application a l'étude de la bio méthylation du mercure dans les environnements aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Pau et des Pays de l'Adour, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00342418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId596"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Monperrus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso- and microplastics accumulate and transfer hazardous contaminants from wastewater treatment plants to the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cavazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Andreottola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 294, pp.123825. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2026.123825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreopsis blooms promote production of volatile organic sulfur compounds: environmental and health implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sadorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jauzein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 396, pp.127853. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous Expression of the arsRhgcAB Gene Cluster Confers Mercury Methylation and Alters CH 3 Hg Demethylation in a Non-methylating Bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (3), pp.346-352. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c01284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing H2O2 Overestimation in Pore Waters via High-Frequency Amplex Red Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques-Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (3), pp.1502-1509. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.5c00958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Dynamics of Mercury Uptake, Methylmercury Production, and Export by Pseudodesulfovibrio hydrargyri BerOc1 at Different Mercury Concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Petrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Compound-Specific Isotope Analysis (CSIA) to Trace Galaxolide Reactivity and Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.566-574. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.4c00498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury interaction with S-containing molecules: implications for methylation and demethylation processes in a sulfate reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1559968. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvc.2025.1559968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized whole-body corticosteroid hormones quantification method by LC-MS/MS for assessing stress levels in European glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 245, pp.106627. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2024.106627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of the main synthetic musk (HHCB) in water: kinetic study and influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.1571-1587. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EM00351A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the metabolomic signatures of migrant and non-migrant glass eels (Anguilla anguilla) and their response to diazepam exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 202, pp.106801. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into bacterial resistance to contaminants of emerging concerns and their biodegradation by marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Khalfaoui-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Godino-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulfatun Naimah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.100332. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emcon.2024.100332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of micro- and nanoplastics in wastewater treatment plants: key steps and environmental risk considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cavazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ferrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Scopetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Andreottola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (12), pp.1483. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-023-12030-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A psychiatric drug found in waste-water plant effluents alters the migratory behavior of critically endangered Anguilla anguilla juveniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 265, pp.115496. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Exogenous and Endogenous Sulfide on The Production and The Export of Methylmercury by Sulfate Reducing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.3885-3846. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-22173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling fluorescent probes to characterize S-containing compounds in a sulfate reducing bacteria involved in Hg methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.100228. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talo.2023.100228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keystone microbial taxa organize micropollutant-related modules shaping the microbial community structure in estuarine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 448, pp.130858. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics to study the sublethal effects of diazepam and irbesartan on glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 259, pp.106547. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SETApp: A machine learning and image analysis based application to automate the sea urchin embryo test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Mijangos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harkaitz Eguiraun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.113728. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritization based on risk assessment to study the bioconcentration and biotransformation of pharmaceuticals in glass eels (Anguilla anguilla) from the Adour estuary (Basque Country, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyen Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneritz Anakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 311, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Photochemical Transformation of Hg Species and Associated Isotopic Fractionation in the Water Column of High-Altitude Lakes from the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.2258-2268. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c04704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial degradation of hydrophobic emerging contaminants from marine sediment slurries (Capbreton Canyon) to pure bacterial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 402, pp.123477. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mercury species in different tissues and trophic levels of commonly consumed fish species from the south Bay of Biscay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166, pp.112172. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential micropollutants bioaccumulation in European hake and their parasites Anisakis sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 265, pp.115021. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating trophic ecology and Hg species contamination in a resident opportunistic seabird of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nere Zorrozua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Aldalur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Castège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beñat Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.109526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 718, pp.137319. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of 42 pharmaceuticals in seafood samples by solvent extraction coupled to liquid chromatography–tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.126765. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mercury-methylating microbial communities from coastal to Capbreton Canyon sediments (North Atlantic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, pp.114333. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Differential Mercury Species Bioaccumulation in Glass Eels Using Isotopic Tracers and Laser Ablation Inductively Coupled Plasma Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bioconversion, Bioaccumulation and Toxicity of Mercury in a Changing World, 10 (7), pp.2463. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10072463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into methylmercury induced behavioral and energy-related gene transcriptional responses in European glass eel (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengtong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Lamarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Macrophyte and Gut Microbiota on Mercury Contamination in Fish: A Microcosms Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.1500. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10041500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Hg Speciation and Hg Methylation/Demethylation Processes in the Sulfate-Reducing Bacterium Pseudodesulfovibrio hydrargyri: Evidences From HERFD-XANES and Nano-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Albertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tucoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Petrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.584715. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.584715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome insights of mercury methylation among Desulfovibrio and Pseudodesulfovibrio strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly Imprinted Polymer Colloids Synthesized by Miniemulsion Polymerization for Recognition and Separation of Nonylphenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Decompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Lobaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Deniau-Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (8), pp.3543-3556. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority and emerging micropollutants distribution from coastal to continental slope sediments: A case study of Capbreton Submarine Canyon (North Atlantic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 703, pp.135057. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in a salt-wedge estuary: Vertical structure and tidal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.111688. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacs Aquitains et mercure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43-44, pp.97-123. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dynenviron.4889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐residue analysis of 44 pharmaceutical compounds in environmental water samples by solid‐phase extraction coupled to liquid chromatography‐tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (10), pp.1853-1886. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201801214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury and methylmercury concentrations, sources and distribution in submarine canyon sediments (Capbreton, SW France): Implications for the net methylmercury production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 673, pp.511-521. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and SPM transport in an engineered tidal estuary: the Adour river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106445. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wastewater treatment plant discharges on macroalgae and macrofauna assemblages of the intertidal rocky shore in the southeastern Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gorostiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.34-49. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2019.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial community assemblages in sediments under high anthropogenic pressure at Ichkeul Lake/Bizerte Lagoon hydrological system, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 252, pp.644-656. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.05.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking microbial activities and low-molecular-weight thiols to hg methylation in biofilms and periphyton from high-altitude tropical lakes in the Bolivian altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goni-Urriza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (17), pp.9758-9767. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b01885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensor for screening bacterial mercury methylation: example within the Desulfobulbaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ayala Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation and dealkykation of tin compounds by sulfate- and nitrate-reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Stoichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 208, pp.871 - 879. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and validation of QuEChERS method for the simultaneous analysis of priority and emerging pollutants in sediments by gas chromatography—mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (8), pp.695-708. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2018.1505195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying benthic macrofaunal assemblages and indicator taxa of intertidal boulder fields in the south of the Bay of Biscay (northern Basque coast). A framework for future monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.13--22. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2018.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury contamination level and speciation inventory in Lakes Titicaca & Uru-Uru (Bolivia): Current status and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Anabelle Baya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.262 - 270. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migratory behavior, metabolism, oxidative stress and mercury concentrations in marine and estuarine European glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 169, pp.33--40. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of organic contamination of sediments from Ichkeul Lake and Bizerte Lagoon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (162), pp.329-338. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Sulfate-Reducing Communities from Estuarine to Marine Bay Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-016-0842-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and Fate of Organic and Organometallic Pollutants in Municipal Wastewater Treatment Plants and Their Impact on Receiving Waters (Adour Estuary, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.73(4). </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00244-017-0422-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides in Ichkeul Lake–Bizerta Lagoon Watershed in Tunisia: use, occurrence, and effects on bacteria and free-living marine nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.36-48. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4991-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organotin persistence in contaminated marine sediments and porewaters: In situ degradation study using species-specific stable isotopic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Furdek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mikac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 307, pp.263--273. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Synthetic Musks in Surface Sediment from the Bizerte Lagoon by QuEChERS Extraction Followed by GC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Necibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Mzoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (5), pp.659--669. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1935-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of mining and urban effluents on the level and distribution of methylmercury in a shallow aquatic ecosystem of the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alanoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.1550-1560. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6em00547k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter in a coastal system characterized by the occurrence of marine mucilage – A stable isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Susperregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.12--22. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Hg uptake and transport between paddy soil and rice seeds combining Hg isotopic composition and speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12952/journal.elementa.000087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic musk in seafood products from south Europe using a quick, easy, cheap, effective, rugged and safe extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saraiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 200, pp.330--335. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an Adapted QuEChERS Method for the Simultaneous Analysis of Polycyclic Aromatic Hydrocarbons, Polychlorinated Biphenyls and Organochlorine Pesticides in Sediment by Gas Chromatography–Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.678--684. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1770-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal variability and biogeochemical reactivity of mercury species in an extreme high-altitude lake ecosystem of the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alanoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Environ Sci Pollut Res, 23, pp.6919-6933. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5917-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of background concentrations of organometallic compounds (methylmercury, ethyllead and butyl- and phenyltin) in French aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baldanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury effects on migratory behaviour in glass eels (Anguilla anguilla) : an experimental study using isotopic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.15-27. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpc.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Polydimethylsiloxane Preconcentration Sorbent for the Analysis of Organotins in Water Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Baltrons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography &amp; Separation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (7), pp.305/1-305/6. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7064.1000305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preconcentration methods in the analysis of synthetic musks in whole-water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (13), pp.2298-2304. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201500192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation and demethylation in highly contaminated sediments from the Deûle River in Northern France using species-specific enriched stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ouddane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadlecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.145 - 155. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4em00398e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between bacterial energetic metabolism, mercury methylation potential, and hgcA/hgcB gene expression in Desulfovibrio dechloroacetivorans BerOc1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Corsellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13764-13771. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4273-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations of methylmercury in European glass eels (Anguilla anguilla) in the Adour estuary (France) and relation to their migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (14), pp.10721-10732. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4303-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identical Hg isotope mass dependent fractionation signature during methylation by sulfate-reducing bacteria in sulfate and sulfate-free environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5033376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-port derivatization coupled to different extraction techniques for the determination of alkylphenols in environmental water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1340, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemoglobin as a major binding protein for methylmercury in white-sided dolphin liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (4), pp.1121-1129. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7274-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific isotope tracers to study the accumulation and biotransformation of mixtures of inorganic and methyl mercury by the microalga Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Faucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaveykova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 192, pp.212-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between GC-MS and GC-ICPMS using isotope dilution for the simultaneous monitoring of inorganic and methyl mercury, butyl and phenyl tin compounds in biological tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (4), pp.1253-1258. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7373-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of mercury species in the coastal plume of the Adour River estuary (Bay of Biscay, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abubaker Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 496, pp.701-713. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of polycyclic and nitro musks in environmental water samples by means of microextraction by packed sorbents coupled to large volume injection-gas chromatography–mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etxebarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 773, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2013.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMHg production and export from intertidal sediments to the water column of a tidal lagoon (Arcachon Bay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1-3), pp.341-358. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-012-9815-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive methylation and demethylation of methylated mercury species (MeHg and DMeHg) induce mass dependent fractionation of mercury isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jimenez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Epov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Different Air-Water Gas Exchange Models to Determine Gaseous Mercury Evasion from Different European Coastal Lagoons and Estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abubaker Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224 (7), </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-013-1606-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetic isotope fractionation of mercury during abiotic methylation of Hg(II) by methylcobalamin in aqueous chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jiménez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Epov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into the differential reactivity of endogenous and exogenous mercury species in coastal sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.1292--1301. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1068-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of mercury and butyltin species using a multiple species-specific isotope dilution methodology on the European, Anguilla anguilla glass eel and yellow eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.166-182. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2011.629349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioaccumulation along food webs in temperate aquatic ecosystems colonized by aquatic macrophytes in south western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.180-187. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of invasive macrophytes on methylmercury budget in temperate lakes: Central role of bacterial periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172, pp.116 - 123. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation analysis in human hair by species-specific isotope-dilution using GC-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (9), pp.3001 - 3010. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-012-6116-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ experiments for element species-specific environmental reactivity of tin and mercury compounds using isotopic tracers and multiple linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.1269-1280. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mercury and other metals complexes with metallothioneins in dolphin liver by hydrophilic interaction liquid chromatography with the parallel detection by ICP MS and electrospray hybrid linear/orbital trap MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2mt00006g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation in seafood using isotope dilution analysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89, pp.12-20. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation, localization, and biomolecular binding of Hg species at subcellular level in methylating and nonmethylating sulfate-reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (21), pp.11744-11751. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es302412q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of gaseous mercury exchanges at the sediment-water, water-atmosphere and sediment-atmosphere interfaces of a tidal environment (Arcachon Bay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.1351-1359. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0EM00358A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of mercury methylation and demethylation capacities of various sulfate-reducing bacteria using species-specific isotopic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation analysis in seafood by species-specific isotope dilution: Method validation and occurrence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (9), pp.2699-2711. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5040-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific stable isotope fractionation of mercury during Hg(II) methylation by an anaerobic bacteria (Desulfobulbus propionicus) under dark conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodŕiguez-Gonźalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Epov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (24), pp.9183-9188. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es902206j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of mercury methylation capacities among anaerobic bacteria including representatives of the sulphate-reducers: Implications for environmental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490450802599227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the potential and limitations of double-spiking species-specific isotope dilution analysis for the accurate quantification of mercury species in different environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Garcia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390 (2), pp.655-666. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-007-1598-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation by a microbial community from sediments of the Adour Estuary (Bay of Biscay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Menuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (3), pp.951-958. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Desulfomicrobium salsuginis sp. nov. and Desulfomicrobium aestuarii sp. nov., two new sulfate-reducing bacteria isolated from the Adour estuary (French Atlantic coast) with specific mercury methylation potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeochemistry of mercury at the sediment-water interface in the Thau lagoon. 2. Evaluation of mercury methylation potential in both surface sediment and the water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vidimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (3), pp.485-496. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of inorganic mercury, methylmercury, and total mercury concentrations in cryogenic fresh-frozen and freeze-dried biological reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Garcia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 389 (3), pp.787-798. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-007-1516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different numerical approaches for multiple spiking species-specific isotope dilution analysis exemplified by the determination of butyltin species in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Garcia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (11), pp.1373-1382. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b706542f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation, demethylation and reduction rates in coastal and marine surface waters of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107 (1), pp.49-63. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (3), pp.457-471. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation analysis of mercury in aquatic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Rodriguez Martin-Doimeadios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (6), pp.591-619. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704920600929415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in surface waters of a macrotidal urban estuary (River Adour, south-west France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.137-148. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540500526450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous speciation of mercury and butyltin compounds in natural waters and snow by propylation and species-specific isotope dilution mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veschambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 381 (4), pp.854-862. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-004-2973-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of metal and organometal trophic bioaccumulation in the benthic macrofauna of the Adour estuary coastal zone (SW France, Bay of Biscay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (7), pp.693-700. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b500288e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of speciated isotope-dilution analysis for metrology and assessing environmental reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Rodríguez Martín-Doimeadios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-9936(04)00313-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation rates in coastal sediments versus microbial diversity and specific activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (II), pp.883-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, accurate and precise determination of tributyltin in sediments and biological samples by species specific isotope dilution-microwave extraction-gas chromatography-ICP mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.247-253. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b203242m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using speciated isotope dilution with GC-inductively coupled plasma MS to determine and unravel the artificial formation of monomethylmercury in certified reference sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Rodríguez Martin-Doimeadios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 75 (13), pp.3202-3211. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac026411a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of tributyltin in marine sediment: Comité Consultatif pour la Quantité de Matière (CCQM) pilot study P-18 international intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Sturgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brandsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fairman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wolf-Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 376 (6), pp.780-787. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-003-2016-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring bacterial communities adaptation to mercury contamination in estuarine sediments maintained in slurries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Menuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (I), pp.393-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical cycle and speciation of As and Cr in an acid mine environment: The case of Carnoulès Creek, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Hécho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (II), pp.735-738. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous sample preparation and species-specific isotope dilution mass spectrometry analysis of monomethylmercury and tributyltin in a certified oyster tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C.R. Martin-Doimeadios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 75 (16), pp.4095-4102. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac0263871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of extraction procedures for arsenic speciation in environmental solid reference materials by high-performance liquid chromatography-hydride generation-atomic fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16 (7), pp.347-354. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aoc.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hg accumulation controlled by bacterial cells involved in Hg methylation: Imaging of sulfato-reducing bacteria by nano X-ray fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gohalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.29825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Role of Organic Ligands in Aphotic Iron Oxidation: Mechanisms, Kinetics, and Environmental Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.31282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Contaminants and Biogeochemical Cycles: Investigating Pesticide Effects on Nitrogen Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Longchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.30717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of emerging micropollutants in lentic ecosystem sediments through natural aphotic Fenton reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.31883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Compound-Specific Isotope Analysis (Csia) In Identifying Sources and Transformation Mechanisms of the Main Synthetic Musk Compound (Galaxolide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence Measurements in a Stratified Man-Controlled Estuary, the Adour Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagib Bhairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Numerical/Experimental Approach to Understand Stratification and Mixing Processes in the Adour Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions, Lanzarote (Espagne), novembre 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeoquímica del mercurio en el lago tropical de altura Uru Uru (Altiplano boliviano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alanoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International colloquium on current and ancient contamination in Andes aquatic ecosystems = Coloquio internacional sobre la contaminación actual y histórica en los ecosistemas acuáticos Andinos = Colloque international sur la contamination actuelle et historique des écosystèmes aquatiques andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a 3D Numérical Model of the Adour River Plume Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging differential mercury and selenium species bioaccumulation by glass eels using isotopic tracers and laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Mercury as a Global Pollutant ICMGP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeiju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15-years record of molecular and isotopic signature of Hg in salmon tissues from southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Mercury as a Global Pollutant ICMGP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeiju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and comprehensive study to identify relevant emerging contaminants in French surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of methyl mercury and inorganic mercury in natural waters at the pgL −1 level: Intercomparison between PT-GC-Pyr-AFS and GC-ICP-MS using Ethylation or Propylation derivatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.09001, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20130109001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury in European glass eels from the Bay of Biscay : concentration level and impact on the migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International symposium on oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Español de Oceanografía (IEO). Saisissez le nom du laboratoire, du service ou du département., Vigo, ESP., Apr 2012, Santander, Spain. 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des taux de contamination des civelles de l'Adour par le méthyl-mercure à l'échelle individuelle. Fluctuations saisonnières et annuelles, relation avec la condition énergétique des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rochefort sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic macrophytes: ecological niches for sulfate-reducing prokaryotes, impact on mercury methylation and environmental risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Symposium on Microbial Ecology (ISME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenaghe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots of aquatic macrophytes: ecological niches for sulfate-reducing prokaryotes and impact on mercury methylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Workshop on Progress in Trace Metal Speciation for Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microorganismes sulfato-réducteurs colonisant les rhizosphères des plantes aquatiques : impact sur la méthylation du mercure et évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de l’association Francophone en Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury in European glass eel from the Biscay bay (Atlantic coast) : concentration level, assimilation and impact on the migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Halifax, Canada. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfate-reducing prokaryotes colonizing roots of aquatic macrophytes: occurrence, impact on mercury methylation and environmental risks assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Mercury as a Global Pollutant (ICMGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioaccumulation along food webs in aquatic ecosystems colonizing by macrophytes: Trophics dynamics and environmental risks assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Mercury as a Global Pollutant (ICMGP).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury species benthic fluxes measurements in coastal environments as influenced by the biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Ljubljana, France. pp.770-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury transformation by anaerobic bacterial communities selected from estuarine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on mercury as a global pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ljubjana, Slovenia. pp.1006-1009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on mercury transformations in seawater using isotopically enriched species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ljubjana, Slovenia. pp.1221-1225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic bioaccumulation of mercury species in macrobenthic organisms from French coastal sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Ljubljana, Slovenia. pp.1226-1230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of metallic contaminants at the sediment-water interface in a coastal lagoon: role of the biological and microbial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emamnuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth international conference on Heavy metals in the environment, ICHMET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Role of Organic Ligands in Aphotic Iron Oxidation: Mechanisms, Kinetics, and Environmental Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques-Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation du S-metolachlore par des souches microbiennes de sol agricole et d'eau souterraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Maura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Francophone d'Écologie Microbienne (12e AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of stress and diazepam on facultative migration of European glass eel (Anguilla anguilla): development of endocrine and molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a Psychiatric Drug Alters the Migratory Behavior of the Critically Endangered Fish Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics to Study the Impact of Diazepam and Irbesartan on Glass Eels (Anguilla Anguilla) and the Differences in their Migratory Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Degradation Potential of Emerging Contaminants by Isolated Bacterial Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Godino Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulfatun Naimah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation Kinetics of Organic Micropollutants in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY XVIXVI International Symposium on Oceanography of the Bayof Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury effect on migration propensity and metabolism in European glass eels (Anguilla anguilla) from South Bay of Biscay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Lamarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengtong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 16. 16.International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France. 167 p., 2018, Book of Abstracts. Isobay 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of methylmercury on feeding behaviour and social interactions in glass eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Schler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 16. 16.International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France. 167 p., 2018, Book of Abstracts. Isobay 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority and emerging micropollutants in sediments of Capbreton Canyon (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY XVIXVI International Symposium on Oceanography of the Bayof Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Séby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendiguchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley Blackwell, pp.101-160, 2012, 9781119990826; 9780470747650. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119990826.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04936744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination polymétallique des Lacs AQuitains et impacts Humains (CLAQH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux; Université de Pau et des Pays de l'Adour (UPPA); INRAE; École Nationale Supérieure de Cognitique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liga en Sud-Aquitaine. Causes et conséquences du développement de &amp;quot;neige marine&amp;quot; sur la côte Basque et le sud des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Susperregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération MIRA - Milieux et Ressources Aquatiques. 2018, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de traceurs isotopiques stables pour la spéciation du mercure et des butylétains application a l'étude de la bio méthylation du mercure dans les environnements aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Pau et des Pays de l'Adour, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00342418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId600"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sadorge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mor&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127853" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrouilhet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01284" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques-Soulas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N&#232;gre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cavazzoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Andreottola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.123825" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bakour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2025.1559968" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04776872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2024.106627" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Petrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04925356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Turan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masbou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c00498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EM00351A" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Alvarez-Mora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naroa Lopez-Herguedas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106801" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04536529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Khalfaoui-Hassani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Godino-Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfatun Naimah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emcon.2024.100332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04320480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ferrentino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Scopetani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-12030-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03781209v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hassani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22173-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115496" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Olivares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106547" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04117983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2023.100228" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Veloso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130858" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyen Castro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneritz Anakabe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03584011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lazzaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c04704" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Mijangos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Amigo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harkaitz Eguiraun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113728" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Azaroff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Miossec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123477" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112172" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nere Zorrozua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Aldalur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Cast&#232;ge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Diaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109526" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02481314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137319" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041500" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albertelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Petrel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584715" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02555308v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072463" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868468v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02555273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126765" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114333" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911552v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Decompte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Lobaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau-Lejeune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00560" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430453v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135057" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016235v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4889" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106445" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huguenin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalanne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Casamajor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorostiaga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.04.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201801214" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109797v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170012v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Ben Salem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.146" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854587v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goni-Urriza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monperrus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyoneaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01885" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836369v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bridou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Stoichev" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lissardy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2018.03.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2DPGLPW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ayala Borda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.09.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2018.1505195" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anabelle Baya" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRW7RP45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claveau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.11.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Said" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahmoudi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.09.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gassie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0842-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cavalheiro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zuloaga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prieto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-017-0422-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Susperregui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JVNCTZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075682v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alanoca" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6em00547k" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500052v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furdek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mikac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.12.037" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Necibi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1935-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495407v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Feng" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Du" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12952/journal.elementa.000087" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495763v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saraiva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.01.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND7P6DPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494461v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1770-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439880v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goni" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5917-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498754v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldanza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.02.010" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982027v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Said" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aissa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4991-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982133v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baltrons" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7064.1000305" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560341v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500192" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AC2410F547847581FE9F36996C84D7FBA41089F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901354v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.03.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49R8QS8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadlecova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4em00398e" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631882v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corsellis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4273-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4303-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843567v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5033376" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505934v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7274-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982176v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Faucheur" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560343v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7373-4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982193v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubaker Sharif" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.116" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q79C12CK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560344v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.03.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00794115v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9815-z" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T2XBZXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982216v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Epov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.029" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546603v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1068-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EEB8983B9912F1E75A0798CFC6E4FB8C2091565/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561348v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jimenez-Moreno" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.07.011" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM8ZN7GT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561353v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1606-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2016584DAF65C6CF5CD09F7E9B7043924712BE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557309v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Navarro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;mens" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2011.629349" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702559v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.02.001" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2J5DXS9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702557v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.08.004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZ031F0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648353v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6116-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/352FBF60719C8F7352C8B615009BABA6E4B2CF6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546609v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1019-5" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE7464752EE1CBF39A82D33F8D93F9841D4717D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982204v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etxebarria" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.02.036" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP5XNH30-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mt00006g" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590288v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clemens" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.12.064" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1R20K3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843569v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es302412q" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670370v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00358A" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843570v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Gonzalez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.395" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1CZ7XG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590304v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5040-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2TVHTB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843572v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rod&#341;iguez-Gon&#378;alez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902206j" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841780v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450802599227" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590318v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez Gonzalez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Garcia Alonso" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1598-z" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1WQ70K9G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557339v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menuet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.05.007" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR7THD49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291946v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salvado" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caumette" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2007.09.002" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RDSZSQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291960v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Davis" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Christopher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1516-4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MSBKLFG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291959v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706542f" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HN6RXWNW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590330v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.01.018" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV3GH3N3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524688v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidimova" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.014" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG9S06N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590033v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoichev" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rodriguez Martin-Doimeadios" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704920600929415" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557343v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540500526450" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590038v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veschambre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2973-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT0F0HQD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557344v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b500288e" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EC9BCB1E6AEF1D202B8C94DDFD9361118C28C75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590045v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupp" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rodr&#237;guez Mart&#237;n-Doimeadios" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-9936(04)00313-9" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590058v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rodr&#237;guez Martin-Doimeadios" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac026411a" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV59LMW0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590057v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590063v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wahlen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b203242m" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590059v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Sturgeon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brandsch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fairman" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wolf-Briche" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2016-9" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/652379666F793FAA5981C043E4CF68D548160A49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590054v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590056v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Pavageau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030406" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F275ZPZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590064v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.R. Martin-Doimeadios" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scancar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0263871" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S5MQH4HQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291394v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bohari" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Astruc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Astruc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.311" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BKQCNZ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375091v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Redon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Longchamp" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30717" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373358v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Negre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques Soulas" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31883" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317608v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gohalen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29825" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375169v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31282" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238431v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154236v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01929292v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154268v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128299v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162530v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albertin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Medina" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795411v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794897v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedredo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862422v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982256v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharif" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130109001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746020v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749883v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628773v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentes" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monperrus M" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legeay" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748277v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628801v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goni" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628809v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gent&#232;s" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628814v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628784v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981895v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dias" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981919v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238363v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238347v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Alvarez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naroa Lopez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04237104v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Godino Sanchez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238376v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737471v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734157v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Schler" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154930v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Derrien" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154915v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590290v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne S&#233;by" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendiguchia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119990826.ch5" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510942v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885867v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouaud" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342418v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cavazzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Andreottola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.123825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sadorge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mor&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127853" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrouilhet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques-Soulas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N&#232;gre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00958" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Petrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00327" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04925356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Turan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masbou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c00498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bakour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2025.1559968" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04776872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2024.106627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EM00351A" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Alvarez-Mora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naroa Lopez-Herguedas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106801" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04536529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Khalfaoui-Hassani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Godino-Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfatun Naimah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emcon.2024.100332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04320480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ferrentino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Scopetani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-12030-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03781209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hassani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22173-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04117983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2023.100228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977926v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Veloso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130858" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Olivares" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106547" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Mijangos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Amigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harkaitz Eguiraun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113728" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyen Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneritz Anakabe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03584011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lazzaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c04704" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Azaroff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Miossec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123477" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112172" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nere Zorrozua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Aldalur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Cast&#232;ge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Diaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109526" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02481314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137319" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02555273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126765" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02555308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072463" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041500" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albertelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Petrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911552v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Decompte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Lobaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau-Lejeune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00560" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430453v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135057" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016235v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4889" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201801214" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109797v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106445" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huguenin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalanne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Casamajor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorostiaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.04.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170012v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Ben Salem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.146" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854587v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goni-Urriza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monperrus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyoneaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01885" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980756v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ayala Borda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.09.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836369v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bridou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Stoichev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.030" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2018.1505195" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lissardy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2018.03.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2DPGLPW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anabelle Baya" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRW7RP45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claveau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.11.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Said" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahmoudi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.09.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gassie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0842-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cavalheiro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zuloaga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prieto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-017-0422-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982027v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Said" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aissa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4991-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500052v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furdek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mikac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.12.037" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495534v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Necibi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1935-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075682v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alanoca" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6em00547k" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495435v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Susperregui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JVNCTZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495407v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Feng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Du" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12952/journal.elementa.000087" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495763v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saraiva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.01.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND7P6DPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494461v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1770-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439880v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5917-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498754v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldanza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.02.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901354v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.03.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49R8QS8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baltrons" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7064.1000305" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560341v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500192" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AC2410F547847581FE9F36996C84D7FBA41089F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadlecova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4em00398e" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631882v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corsellis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4273-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4303-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843567v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5033376" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560344v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.03.013" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7274-6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982176v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Faucheur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560343v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7373-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982193v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubaker Sharif" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.116" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q79C12CK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etxebarria" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.02.036" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP5XNH30-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00794115v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9815-z" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T2XBZXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561348v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jimenez-Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Epov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.07.011" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM8ZN7GT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561353v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1606-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2016584DAF65C6CF5CD09F7E9B7043924712BE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982216v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.029" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1068-9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EEB8983B9912F1E75A0798CFC6E4FB8C2091565/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557309v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Navarro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;mens" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2011.629349" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702559v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.02.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2J5DXS9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702557v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.08.004" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZ031F0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6116-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/352FBF60719C8F7352C8B615009BABA6E4B2CF6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546609v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1019-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE7464752EE1CBF39A82D33F8D93F9841D4717D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mt00006g" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590288v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clemens" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.12.064" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1R20K3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843569v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es302412q" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670370v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00358A" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843570v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Gonzalez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.395" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1CZ7XG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590304v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5040-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2TVHTB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843572v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rod&#341;iguez-Gon&#378;alez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902206j" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841780v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450802599227" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590318v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez Gonzalez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Garcia Alonso" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1598-z" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1WQ70K9G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557339v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menuet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.05.007" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR7THD49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291946v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salvado" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caumette" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2007.09.002" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RDSZSQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524688v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidimova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.014" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG9S06N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291960v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Davis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Christopher" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1516-4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MSBKLFG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291959v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706542f" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HN6RXWNW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590330v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.01.018" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV3GH3N3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590033v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoichev" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rodriguez Martin-Doimeadios" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704920600929415" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557343v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540500526450" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590038v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veschambre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2973-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT0F0HQD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557344v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b500288e" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EC9BCB1E6AEF1D202B8C94DDFD9361118C28C75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590045v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupp" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rodr&#237;guez Mart&#237;n-Doimeadios" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-9936(04)00313-9" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590057v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590063v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wahlen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b203242m" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590058v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rodr&#237;guez Martin-Doimeadios" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac026411a" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV59LMW0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590059v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Sturgeon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brandsch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fairman" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wolf-Briche" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2016-9" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/652379666F793FAA5981C043E4CF68D548160A49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590054v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590056v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Pavageau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030406" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F275ZPZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590064v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.R. Martin-Doimeadios" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scancar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0263871" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S5MQH4HQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291394v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bohari" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Astruc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Astruc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.311" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BKQCNZ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317608v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gohalen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29825" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375169v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques Soulas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Negre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31282" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375091v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Redon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Longchamp" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30717" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373358v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31883" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238431v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154236v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154268v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01929292v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128299v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162530v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albertin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Medina" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794897v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedredo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795411v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862422v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982256v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharif" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130109001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746020v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749883v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628773v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentes" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monperrus M" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legeay" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628814v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gent&#232;s" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628784v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748277v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628801v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goni" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628809v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981895v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dias" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981919v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577774v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586138v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Renard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maura" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238376v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238363v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238347v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Alvarez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naroa Lopez" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04237104v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Godino Sanchez" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154930v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Derrien" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737471v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734157v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Schler" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154915v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590290v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne S&#233;by" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendiguchia" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119990826.ch5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510942v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885867v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342418v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>