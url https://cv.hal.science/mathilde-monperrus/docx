--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Monperrus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso- and microplastics accumulate and transfer hazardous contaminants from wastewater treatment plants to the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cavazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Andreottola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 294, pp.123825. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2026.123825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreopsis blooms promote production of volatile organic sulfur compounds: environmental and health implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sadorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jauzein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 396, pp.127853. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous Expression of the arsRhgcAB Gene Cluster Confers Mercury Methylation and Alters CH 3 Hg Demethylation in a Non-methylating Bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (3), pp.346-352. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c01284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing H2O2 Overestimation in Pore Waters via High-Frequency Amplex Red Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques-Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (3), pp.1502-1509. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.5c00958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Dynamics of Mercury Uptake, Methylmercury Production, and Export by Pseudodesulfovibrio hydrargyri BerOc1 at Different Mercury Concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Petrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Compound-Specific Isotope Analysis (CSIA) to Trace Galaxolide Reactivity and Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.566-574. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.4c00498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury interaction with S-containing molecules: implications for methylation and demethylation processes in a sulfate reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1559968. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvc.2025.1559968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized whole-body corticosteroid hormones quantification method by LC-MS/MS for assessing stress levels in European glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 245, pp.106627. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2024.106627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of the main synthetic musk (HHCB) in water: kinetic study and influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.1571-1587. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EM00351A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the metabolomic signatures of migrant and non-migrant glass eels (Anguilla anguilla) and their response to diazepam exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 202, pp.106801. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into bacterial resistance to contaminants of emerging concerns and their biodegradation by marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Khalfaoui-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Godino-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulfatun Naimah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.100332. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emcon.2024.100332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of micro- and nanoplastics in wastewater treatment plants: key steps and environmental risk considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cavazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ferrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Scopetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Andreottola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (12), pp.1483. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-023-12030-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A psychiatric drug found in waste-water plant effluents alters the migratory behavior of critically endangered Anguilla anguilla juveniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 265, pp.115496. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Exogenous and Endogenous Sulfide on The Production and The Export of Methylmercury by Sulfate Reducing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.3885-3846. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-22173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling fluorescent probes to characterize S-containing compounds in a sulfate reducing bacteria involved in Hg methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.100228. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talo.2023.100228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keystone microbial taxa organize micropollutant-related modules shaping the microbial community structure in estuarine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 448, pp.130858. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics to study the sublethal effects of diazepam and irbesartan on glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 259, pp.106547. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SETApp: A machine learning and image analysis based application to automate the sea urchin embryo test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Mijangos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harkaitz Eguiraun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.113728. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritization based on risk assessment to study the bioconcentration and biotransformation of pharmaceuticals in glass eels (Anguilla anguilla) from the Adour estuary (Basque Country, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyen Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneritz Anakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 311, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Photochemical Transformation of Hg Species and Associated Isotopic Fractionation in the Water Column of High-Altitude Lakes from the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.2258-2268. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c04704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial degradation of hydrophobic emerging contaminants from marine sediment slurries (Capbreton Canyon) to pure bacterial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 402, pp.123477. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mercury species in different tissues and trophic levels of commonly consumed fish species from the south Bay of Biscay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166, pp.112172. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential micropollutants bioaccumulation in European hake and their parasites Anisakis sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 265, pp.115021. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating trophic ecology and Hg species contamination in a resident opportunistic seabird of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nere Zorrozua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Aldalur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Castège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beñat Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.109526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 718, pp.137319. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of 42 pharmaceuticals in seafood samples by solvent extraction coupled to liquid chromatography–tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.126765. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mercury-methylating microbial communities from coastal to Capbreton Canyon sediments (North Atlantic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, pp.114333. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Differential Mercury Species Bioaccumulation in Glass Eels Using Isotopic Tracers and Laser Ablation Inductively Coupled Plasma Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bioconversion, Bioaccumulation and Toxicity of Mercury in a Changing World, 10 (7), pp.2463. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10072463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into methylmercury induced behavioral and energy-related gene transcriptional responses in European glass eel (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengtong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Lamarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Macrophyte and Gut Microbiota on Mercury Contamination in Fish: A Microcosms Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.1500. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10041500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Hg Speciation and Hg Methylation/Demethylation Processes in the Sulfate-Reducing Bacterium Pseudodesulfovibrio hydrargyri: Evidences From HERFD-XANES and Nano-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Albertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tucoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Petrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.584715. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.584715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome insights of mercury methylation among Desulfovibrio and Pseudodesulfovibrio strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly Imprinted Polymer Colloids Synthesized by Miniemulsion Polymerization for Recognition and Separation of Nonylphenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Decompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Lobaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Deniau-Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (8), pp.3543-3556. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority and emerging micropollutants distribution from coastal to continental slope sediments: A case study of Capbreton Submarine Canyon (North Atlantic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 703, pp.135057. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in a salt-wedge estuary: Vertical structure and tidal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.111688. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacs Aquitains et mercure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43-44, pp.97-123. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dynenviron.4889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐residue analysis of 44 pharmaceutical compounds in environmental water samples by solid‐phase extraction coupled to liquid chromatography‐tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (10), pp.1853-1886. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201801214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury and methylmercury concentrations, sources and distribution in submarine canyon sediments (Capbreton, SW France): Implications for the net methylmercury production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 673, pp.511-521. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and SPM transport in an engineered tidal estuary: the Adour river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106445. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wastewater treatment plant discharges on macroalgae and macrofauna assemblages of the intertidal rocky shore in the southeastern Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gorostiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.34-49. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2019.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial community assemblages in sediments under high anthropogenic pressure at Ichkeul Lake/Bizerte Lagoon hydrological system, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 252, pp.644-656. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.05.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking microbial activities and low-molecular-weight thiols to hg methylation in biofilms and periphyton from high-altitude tropical lakes in the Bolivian altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goni-Urriza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (17), pp.9758-9767. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b01885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensor for screening bacterial mercury methylation: example within the Desulfobulbaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ayala Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation and dealkykation of tin compounds by sulfate- and nitrate-reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Stoichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 208, pp.871 - 879. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and validation of QuEChERS method for the simultaneous analysis of priority and emerging pollutants in sediments by gas chromatography—mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (8), pp.695-708. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2018.1505195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying benthic macrofaunal assemblages and indicator taxa of intertidal boulder fields in the south of the Bay of Biscay (northern Basque coast). A framework for future monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.13--22. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2018.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury contamination level and speciation inventory in Lakes Titicaca & Uru-Uru (Bolivia): Current status and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Anabelle Baya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.262 - 270. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migratory behavior, metabolism, oxidative stress and mercury concentrations in marine and estuarine European glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 169, pp.33--40. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of organic contamination of sediments from Ichkeul Lake and Bizerte Lagoon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (162), pp.329-338. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Sulfate-Reducing Communities from Estuarine to Marine Bay Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-016-0842-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and Fate of Organic and Organometallic Pollutants in Municipal Wastewater Treatment Plants and Their Impact on Receiving Waters (Adour Estuary, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.73(4). </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00244-017-0422-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides in Ichkeul Lake–Bizerta Lagoon Watershed in Tunisia: use, occurrence, and effects on bacteria and free-living marine nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.36-48. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4991-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organotin persistence in contaminated marine sediments and porewaters: In situ degradation study using species-specific stable isotopic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Furdek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mikac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 307, pp.263--273. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Synthetic Musks in Surface Sediment from the Bizerte Lagoon by QuEChERS Extraction Followed by GC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Necibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Mzoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (5), pp.659--669. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1935-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of mining and urban effluents on the level and distribution of methylmercury in a shallow aquatic ecosystem of the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alanoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.1550-1560. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6em00547k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter in a coastal system characterized by the occurrence of marine mucilage – A stable isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Susperregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.12--22. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Hg uptake and transport between paddy soil and rice seeds combining Hg isotopic composition and speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12952/journal.elementa.000087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic musk in seafood products from south Europe using a quick, easy, cheap, effective, rugged and safe extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saraiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 200, pp.330--335. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an Adapted QuEChERS Method for the Simultaneous Analysis of Polycyclic Aromatic Hydrocarbons, Polychlorinated Biphenyls and Organochlorine Pesticides in Sediment by Gas Chromatography–Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.678--684. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1770-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal variability and biogeochemical reactivity of mercury species in an extreme high-altitude lake ecosystem of the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alanoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Environ Sci Pollut Res, 23, pp.6919-6933. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5917-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of background concentrations of organometallic compounds (methylmercury, ethyllead and butyl- and phenyltin) in French aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baldanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury effects on migratory behaviour in glass eels (Anguilla anguilla) : an experimental study using isotopic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.15-27. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpc.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Polydimethylsiloxane Preconcentration Sorbent for the Analysis of Organotins in Water Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Baltrons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography &amp; Separation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (7), pp.305/1-305/6. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7064.1000305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preconcentration methods in the analysis of synthetic musks in whole-water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (13), pp.2298-2304. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201500192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation and demethylation in highly contaminated sediments from the Deûle River in Northern France using species-specific enriched stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ouddane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadlecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.145 - 155. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4em00398e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between bacterial energetic metabolism, mercury methylation potential, and hgcA/hgcB gene expression in Desulfovibrio dechloroacetivorans BerOc1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Corsellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13764-13771. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4273-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations of methylmercury in European glass eels (Anguilla anguilla) in the Adour estuary (France) and relation to their migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (14), pp.10721-10732. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4303-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identical Hg isotope mass dependent fractionation signature during methylation by sulfate-reducing bacteria in sulfate and sulfate-free environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5033376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-port derivatization coupled to different extraction techniques for the determination of alkylphenols in environmental water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1340, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemoglobin as a major binding protein for methylmercury in white-sided dolphin liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (4), pp.1121-1129. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7274-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific isotope tracers to study the accumulation and biotransformation of mixtures of inorganic and methyl mercury by the microalga Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Faucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaveykova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 192, pp.212-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between GC-MS and GC-ICPMS using isotope dilution for the simultaneous monitoring of inorganic and methyl mercury, butyl and phenyl tin compounds in biological tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (4), pp.1253-1258. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7373-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of mercury species in the coastal plume of the Adour River estuary (Bay of Biscay, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abubaker Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 496, pp.701-713. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of polycyclic and nitro musks in environmental water samples by means of microextraction by packed sorbents coupled to large volume injection-gas chromatography–mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etxebarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 773, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2013.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMHg production and export from intertidal sediments to the water column of a tidal lagoon (Arcachon Bay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1-3), pp.341-358. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-012-9815-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive methylation and demethylation of methylated mercury species (MeHg and DMeHg) induce mass dependent fractionation of mercury isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jimenez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Epov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Different Air-Water Gas Exchange Models to Determine Gaseous Mercury Evasion from Different European Coastal Lagoons and Estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abubaker Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224 (7), </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-013-1606-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetic isotope fractionation of mercury during abiotic methylation of Hg(II) by methylcobalamin in aqueous chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jiménez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Epov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into the differential reactivity of endogenous and exogenous mercury species in coastal sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.1292--1301. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1068-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of mercury and butyltin species using a multiple species-specific isotope dilution methodology on the European, Anguilla anguilla glass eel and yellow eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.166-182. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2011.629349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioaccumulation along food webs in temperate aquatic ecosystems colonized by aquatic macrophytes in south western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.180-187. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of invasive macrophytes on methylmercury budget in temperate lakes: Central role of bacterial periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172, pp.116 - 123. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation analysis in human hair by species-specific isotope-dilution using GC-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (9), pp.3001 - 3010. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-012-6116-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ experiments for element species-specific environmental reactivity of tin and mercury compounds using isotopic tracers and multiple linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.1269-1280. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mercury and other metals complexes with metallothioneins in dolphin liver by hydrophilic interaction liquid chromatography with the parallel detection by ICP MS and electrospray hybrid linear/orbital trap MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2mt00006g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation in seafood using isotope dilution analysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89, pp.12-20. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation, localization, and biomolecular binding of Hg species at subcellular level in methylating and nonmethylating sulfate-reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (21), pp.11744-11751. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es302412q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of gaseous mercury exchanges at the sediment-water, water-atmosphere and sediment-atmosphere interfaces of a tidal environment (Arcachon Bay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.1351-1359. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0EM00358A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of mercury methylation and demethylation capacities of various sulfate-reducing bacteria using species-specific isotopic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation analysis in seafood by species-specific isotope dilution: Method validation and occurrence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (9), pp.2699-2711. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5040-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific stable isotope fractionation of mercury during Hg(II) methylation by an anaerobic bacteria (Desulfobulbus propionicus) under dark conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodŕiguez-Gonźalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Epov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (24), pp.9183-9188. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es902206j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of mercury methylation capacities among anaerobic bacteria including representatives of the sulphate-reducers: Implications for environmental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490450802599227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the potential and limitations of double-spiking species-specific isotope dilution analysis for the accurate quantification of mercury species in different environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Garcia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390 (2), pp.655-666. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-007-1598-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation by a microbial community from sediments of the Adour Estuary (Bay of Biscay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Menuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (3), pp.951-958. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Desulfomicrobium salsuginis sp. nov. and Desulfomicrobium aestuarii sp. nov., two new sulfate-reducing bacteria isolated from the Adour estuary (French Atlantic coast) with specific mercury methylation potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeochemistry of mercury at the sediment-water interface in the Thau lagoon. 2. Evaluation of mercury methylation potential in both surface sediment and the water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vidimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (3), pp.485-496. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of inorganic mercury, methylmercury, and total mercury concentrations in cryogenic fresh-frozen and freeze-dried biological reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Garcia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 389 (3), pp.787-798. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-007-1516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different numerical approaches for multiple spiking species-specific isotope dilution analysis exemplified by the determination of butyltin species in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Garcia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (11), pp.1373-1382. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b706542f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation, demethylation and reduction rates in coastal and marine surface waters of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107 (1), pp.49-63. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (3), pp.457-471. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation analysis of mercury in aquatic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Rodriguez Martin-Doimeadios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (6), pp.591-619. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704920600929415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in surface waters of a macrotidal urban estuary (River Adour, south-west France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.137-148. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540500526450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous speciation of mercury and butyltin compounds in natural waters and snow by propylation and species-specific isotope dilution mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veschambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 381 (4), pp.854-862. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-004-2973-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of metal and organometal trophic bioaccumulation in the benthic macrofauna of the Adour estuary coastal zone (SW France, Bay of Biscay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (7), pp.693-700. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b500288e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of speciated isotope-dilution analysis for metrology and assessing environmental reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Rodríguez Martín-Doimeadios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-9936(04)00313-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation rates in coastal sediments versus microbial diversity and specific activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (II), pp.883-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, accurate and precise determination of tributyltin in sediments and biological samples by species specific isotope dilution-microwave extraction-gas chromatography-ICP mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.247-253. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b203242m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using speciated isotope dilution with GC-inductively coupled plasma MS to determine and unravel the artificial formation of monomethylmercury in certified reference sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Rodríguez Martin-Doimeadios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 75 (13), pp.3202-3211. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac026411a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of tributyltin in marine sediment: Comité Consultatif pour la Quantité de Matière (CCQM) pilot study P-18 international intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Sturgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brandsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fairman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wolf-Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 376 (6), pp.780-787. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-003-2016-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring bacterial communities adaptation to mercury contamination in estuarine sediments maintained in slurries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Menuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (I), pp.393-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical cycle and speciation of As and Cr in an acid mine environment: The case of Carnoulès Creek, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Hécho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (II), pp.735-738. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous sample preparation and species-specific isotope dilution mass spectrometry analysis of monomethylmercury and tributyltin in a certified oyster tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C.R. Martin-Doimeadios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 75 (16), pp.4095-4102. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac0263871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of extraction procedures for arsenic speciation in environmental solid reference materials by high-performance liquid chromatography-hydride generation-atomic fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16 (7), pp.347-354. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aoc.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hg accumulation controlled by bacterial cells involved in Hg methylation: Imaging of sulfato-reducing bacteria by nano X-ray fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gohalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.29825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Role of Organic Ligands in Aphotic Iron Oxidation: Mechanisms, Kinetics, and Environmental Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.31282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Contaminants and Biogeochemical Cycles: Investigating Pesticide Effects on Nitrogen Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Longchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.30717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of emerging micropollutants in lentic ecosystem sediments through natural aphotic Fenton reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.31883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Compound-Specific Isotope Analysis (Csia) In Identifying Sources and Transformation Mechanisms of the Main Synthetic Musk Compound (Galaxolide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence Measurements in a Stratified Man-Controlled Estuary, the Adour Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagib Bhairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Numerical/Experimental Approach to Understand Stratification and Mixing Processes in the Adour Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions, Lanzarote (Espagne), novembre 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeoquímica del mercurio en el lago tropical de altura Uru Uru (Altiplano boliviano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alanoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International colloquium on current and ancient contamination in Andes aquatic ecosystems = Coloquio internacional sobre la contaminación actual y histórica en los ecosistemas acuáticos Andinos = Colloque international sur la contamination actuelle et historique des écosystèmes aquatiques andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a 3D Numérical Model of the Adour River Plume Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging differential mercury and selenium species bioaccumulation by glass eels using isotopic tracers and laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Mercury as a Global Pollutant ICMGP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeiju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15-years record of molecular and isotopic signature of Hg in salmon tissues from southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Mercury as a Global Pollutant ICMGP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeiju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and comprehensive study to identify relevant emerging contaminants in French surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of methyl mercury and inorganic mercury in natural waters at the pgL −1 level: Intercomparison between PT-GC-Pyr-AFS and GC-ICP-MS using Ethylation or Propylation derivatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.09001, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20130109001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury in European glass eels from the Bay of Biscay : concentration level and impact on the migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International symposium on oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Español de Oceanografía (IEO). Saisissez le nom du laboratoire, du service ou du département., Vigo, ESP., Apr 2012, Santander, Spain. 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des taux de contamination des civelles de l'Adour par le méthyl-mercure à l'échelle individuelle. Fluctuations saisonnières et annuelles, relation avec la condition énergétique des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rochefort sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic macrophytes: ecological niches for sulfate-reducing prokaryotes, impact on mercury methylation and environmental risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Symposium on Microbial Ecology (ISME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenaghe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots of aquatic macrophytes: ecological niches for sulfate-reducing prokaryotes and impact on mercury methylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Workshop on Progress in Trace Metal Speciation for Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microorganismes sulfato-réducteurs colonisant les rhizosphères des plantes aquatiques : impact sur la méthylation du mercure et évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de l’association Francophone en Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury in European glass eel from the Biscay bay (Atlantic coast) : concentration level, assimilation and impact on the migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Halifax, Canada. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfate-reducing prokaryotes colonizing roots of aquatic macrophytes: occurrence, impact on mercury methylation and environmental risks assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Mercury as a Global Pollutant (ICMGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioaccumulation along food webs in aquatic ecosystems colonizing by macrophytes: Trophics dynamics and environmental risks assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Mercury as a Global Pollutant (ICMGP).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury species benthic fluxes measurements in coastal environments as influenced by the biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Ljubljana, France. pp.770-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury transformation by anaerobic bacterial communities selected from estuarine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on mercury as a global pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ljubjana, Slovenia. pp.1006-1009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on mercury transformations in seawater using isotopically enriched species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ljubjana, Slovenia. pp.1221-1225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic bioaccumulation of mercury species in macrobenthic organisms from French coastal sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Ljubljana, Slovenia. pp.1226-1230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of metallic contaminants at the sediment-water interface in a coastal lagoon: role of the biological and microbial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emamnuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth international conference on Heavy metals in the environment, ICHMET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Role of Organic Ligands in Aphotic Iron Oxidation: Mechanisms, Kinetics, and Environmental Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques-Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation du S-metolachlore par des souches microbiennes de sol agricole et d'eau souterraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Maura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Francophone d'Écologie Microbienne (12e AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of stress and diazepam on facultative migration of European glass eel (Anguilla anguilla): development of endocrine and molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a Psychiatric Drug Alters the Migratory Behavior of the Critically Endangered Fish Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics to Study the Impact of Diazepam and Irbesartan on Glass Eels (Anguilla Anguilla) and the Differences in their Migratory Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Degradation Potential of Emerging Contaminants by Isolated Bacterial Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Godino Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulfatun Naimah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation Kinetics of Organic Micropollutants in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY XVIXVI International Symposium on Oceanography of the Bayof Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury effect on migration propensity and metabolism in European glass eels (Anguilla anguilla) from South Bay of Biscay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Lamarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengtong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 16. 16.International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France. 167 p., 2018, Book of Abstracts. Isobay 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of methylmercury on feeding behaviour and social interactions in glass eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Schler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 16. 16.International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France. 167 p., 2018, Book of Abstracts. Isobay 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority and emerging micropollutants in sediments of Capbreton Canyon (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY XVIXVI International Symposium on Oceanography of the Bayof Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Séby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendiguchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley Blackwell, pp.101-160, 2012, 9781119990826; 9780470747650. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119990826.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04936744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination polymétallique des Lacs AQuitains et impacts Humains (CLAQH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux; Université de Pau et des Pays de l'Adour (UPPA); INRAE; École Nationale Supérieure de Cognitique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liga en Sud-Aquitaine. Causes et conséquences du développement de &amp;quot;neige marine&amp;quot; sur la côte Basque et le sud des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Susperregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération MIRA - Milieux et Ressources Aquatiques. 2018, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de traceurs isotopiques stables pour la spéciation du mercure et des butylétains application a l'étude de la bio méthylation du mercure dans les environnements aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Pau et des Pays de l'Adour, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00342418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId600"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Monperrus </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso- and microplastics accumulate and transfer hazardous contaminants from wastewater treatment plants to the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cavazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Andreottola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 294, pp.123825. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2026.123825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreopsis blooms promote production of volatile organic sulfur compounds: environmental and health implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sadorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jauzein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 396, pp.127853. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hg accumulation by single cell sulfate reducing bacteria methylating mercury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gohalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi-Urriza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Fernández-Monreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous Expression of the arsRhgcAB Gene Cluster Confers Mercury Methylation and Alters CH 3 Hg Demethylation in a Non-methylating Bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (3), pp.346-352. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c01284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing H2O2 Overestimation in Pore Waters via High-Frequency Amplex Red Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques-Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (3), pp.1502-1509. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.5c00958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved Dynamics of Mercury Uptake, Methylmercury Production, and Export by Pseudodesulfovibrio hydrargyri BerOc1 at Different Mercury Concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Petrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.4c00327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Compound-Specific Isotope Analysis (CSIA) to Trace Galaxolide Reactivity and Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.566-574. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.4c00498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury interaction with S-containing molecules: implications for methylation and demethylation processes in a sulfate reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.1559968. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvc.2025.1559968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized whole-body corticosteroid hormones quantification method by LC-MS/MS for assessing stress levels in European glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 245, pp.106627. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2024.106627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation of the main synthetic musk (HHCB) in water: kinetic study and influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.1571-1587. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EM00351A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into bacterial resistance to contaminants of emerging concerns and their biodegradation by marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahia Khalfaoui-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Godino-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulfatun Naimah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.100332. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emcon.2024.100332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the metabolomic signatures of migrant and non-migrant glass eels (Anguilla anguilla) and their response to diazepam exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 202, pp.106801. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of micro- and nanoplastics in wastewater treatment plants: key steps and environmental risk considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cavazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Ferrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Scopetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Andreottola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (12), pp.1483. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-023-12030-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Exogenous and Endogenous Sulfide on The Production and The Export of Methylmercury by Sulfate Reducing Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.3885-3846. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-22173-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A psychiatric drug found in waste-water plant effluents alters the migratory behavior of critically endangered Anguilla anguilla juveniles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 265, pp.115496. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keystone microbial taxa organize micropollutant-related modules shaping the microbial community structure in estuarine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 448, pp.130858. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.130858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling fluorescent probes to characterize S-containing compounds in a sulfate reducing bacteria involved in Hg methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.100228. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talo.2023.100228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics to study the sublethal effects of diazepam and irbesartan on glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 259, pp.106547. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SETApp: A machine learning and image analysis based application to automate the sea urchin embryo test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Mijangos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Amigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harkaitz Eguiraun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 241, pp.113728. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritization based on risk assessment to study the bioconcentration and biotransformation of pharmaceuticals in glass eels (Anguilla anguilla) from the Adour estuary (Basque Country, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez-Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez-Herguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyen Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneritz Anakabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 311, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Photochemical Transformation of Hg Species and Associated Isotopic Fractionation in the Water Column of High-Altitude Lakes from the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lazzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (4), pp.2258-2268. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c04704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial degradation of hydrophobic emerging contaminants from marine sediment slurries (Capbreton Canyon) to pure bacterial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 402, pp.123477. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of mercury species in different tissues and trophic levels of commonly consumed fish species from the south Bay of Biscay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaëlle Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166, pp.112172. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential micropollutants bioaccumulation in European hake and their parasites Anisakis sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caill-Milly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 265, pp.115021. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.115021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating trophic ecology and Hg species contamination in a resident opportunistic seabird of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nere Zorrozua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Aldalur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Castège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beñat Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.109526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 718, pp.137319. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Macrophyte and Gut Microbiota on Mercury Contamination in Fish: A Microcosms Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.1500. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10041500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Hg Speciation and Hg Methylation/Demethylation Processes in the Sulfate-Reducing Bacterium Pseudodesulfovibrio hydrargyri: Evidences From HERFD-XANES and Nano-XRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Isaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Albertelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tucoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Petrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.584715. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.584715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Differential Mercury Species Bioaccumulation in Glass Eels Using Isotopic Tracers and Laser Ablation Inductively Coupled Plasma Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bioconversion, Bioaccumulation and Toxicity of Mercury in a Changing World, 10 (7), pp.2463. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10072463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into methylmercury induced behavioral and energy-related gene transcriptional responses in European glass eel (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengtong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Lamarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of 42 pharmaceuticals in seafood samples by solvent extraction coupled to liquid chromatography–tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.126765. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine mercury-methylating microbial communities from coastal to Capbreton Canyon sediments (North Atlantic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 262, pp.114333. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome insights of mercury methylation among Desulfovibrio and Pseudodesulfovibrio strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecularly Imprinted Polymer Colloids Synthesized by Miniemulsion Polymerization for Recognition and Separation of Nonylphenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Decompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volodymyr Lobaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Deniau-Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Save</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (8), pp.3543-3556. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.0c00560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority and emerging micropollutants distribution from coastal to continental slope sediments: A case study of Capbreton Submarine Canyon (North Atlantic Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 703, pp.135057. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in a salt-wedge estuary: Vertical structure and tidal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.111688. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacs Aquitains et mercure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43-44, pp.97-123. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dynenviron.4889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wastewater treatment plant discharges on macroalgae and macrofauna assemblages of the intertidal rocky shore in the southeastern Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. de Casamajor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gorostiaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quintano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.34-49. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2019.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and SPM transport in an engineered tidal estuary: the Adour river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Verney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106445. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐residue analysis of 44 pharmaceutical compounds in environmental water samples by solid‐phase extraction coupled to liquid chromatography‐tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 42 (10), pp.1853-1886. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201801214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury and methylmercury concentrations, sources and distribution in submarine canyon sediments (Capbreton, SW France): Implications for the net methylmercury production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 673, pp.511-521. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial community assemblages in sediments under high anthropogenic pressure at Ichkeul Lake/Bizerte Lagoon hydrological system, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 252, pp.644-656. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2019.05.146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking microbial activities and low-molecular-weight thiols to hg methylation in biofilms and periphyton from high-altitude tropical lakes in the Bolivian altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goni-Urriza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (17), pp.9758-9767. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b01885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation and dealkykation of tin compounds by sulfate- and nitrate-reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Stoichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 208, pp.871 - 879. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosensor for screening bacterial mercury methylation: example within the Desulfobulbaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Ayala Borda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and validation of QuEChERS method for the simultaneous analysis of priority and emerging pollutants in sediments by gas chromatography—mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (8), pp.695-708. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2018.1505195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying benthic macrofaunal assemblages and indicator taxa of intertidal boulder fields in the south of the Bay of Biscay (northern Basque coast). A framework for future monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lissardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.13--22. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2018.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury contamination level and speciation inventory in Lakes Titicaca & Uru-Uru (Bolivia): Current status and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Anabelle Baya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.262 - 270. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migratory behavior, metabolism, oxidative stress and mercury concentrations in marine and estuarine European glass eels (Anguilla anguilla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 169, pp.33--40. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of organic contamination of sediments from Ichkeul Lake and Bizerte Lagoon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (162), pp.329-338. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of Sulfate-Reducing Communities from Estuarine to Marine Bay Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (1), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-016-0842-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and Fate of Organic and Organometallic Pollutants in Municipal Wastewater Treatment Plants and Their Impact on Receiving Waters (Adour Estuary, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (4), pp.73(4). </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00244-017-0422-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides in Ichkeul Lake–Bizerta Lagoon Watershed in Tunisia: use, occurrence, and effects on bacteria and free-living marine nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.36-48. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4991-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of particulate organic matter in a coastal system characterized by the occurrence of marine mucilage – A stable isotope study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Liénart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Susperregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.12--22. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of mining and urban effluents on the level and distribution of methylmercury in a shallow aquatic ecosystem of the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alanoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.1550-1560. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6em00547k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organotin persistence in contaminated marine sediments and porewaters: In situ degradation study using species-specific stable isotopic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Furdek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mikac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 307, pp.263--273. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Synthetic Musks in Surface Sediment from the Bizerte Lagoon by QuEChERS Extraction Followed by GC-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Necibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Mzoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (5), pp.659--669. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1935-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Hg uptake and transport between paddy soil and rice seeds combining Hg isotopic composition and speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caiyan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12952/journal.elementa.000087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic musk in seafood products from south Europe using a quick, easy, cheap, effective, rugged and safe extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saraiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 200, pp.330--335. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an Adapted QuEChERS Method for the Simultaneous Analysis of Polycyclic Aromatic Hydrocarbons, Polychlorinated Biphenyls and Organochlorine Pesticides in Sediment by Gas Chromatography–Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96 (5), pp.678--684. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-016-1770-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal variability and biogeochemical reactivity of mercury species in an extreme high-altitude lake ecosystem of the Bolivian Altiplano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alanoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Environ Sci Pollut Res, 23, pp.6919-6933. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5917-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of background concentrations of organometallic compounds (methylmercury, ethyllead and butyl- and phenyltin) in French aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baldanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.32-41. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preconcentration methods in the analysis of synthetic musks in whole-water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (13), pp.2298-2304. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201500192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Polydimethylsiloxane Preconcentration Sorbent for the Analysis of Organotins in Water Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Baltrons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography &amp; Separation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (7), pp.305/1-305/6. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7064.1000305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury effects on migratory behaviour in glass eels (Anguilla anguilla) : an experimental study using isotopic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 171, pp.15-27. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpc.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation and demethylation in highly contaminated sediments from the Deûle River in Northern France using species-specific enriched stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ouddane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kadlecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science: Processes &amp; Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.145 - 155. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4em00398e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between bacterial energetic metabolism, mercury methylation potential, and hgcA/hgcB gene expression in Desulfovibrio dechloroacetivorans BerOc1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Corsellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13764-13771. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4273-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variations of methylmercury in European glass eels (Anguilla anguilla) in the Adour estuary (France) and relation to their migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (14), pp.10721-10732. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4303-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identical Hg isotope mass dependent fractionation signature during methylation by sulfate-reducing bacteria in sulfate and sulfate-free environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5033376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-port derivatization coupled to different extraction techniques for the determination of alkylphenols in environmental water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1340, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemoglobin as a major binding protein for methylmercury in white-sided dolphin liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (4), pp.1121-1129. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7274-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between GC-MS and GC-ICPMS using isotope dilution for the simultaneous monitoring of inorganic and methyl mercury, butyl and phenyl tin compounds in biological tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (4), pp.1253-1258. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7373-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific isotope tracers to study the accumulation and biotransformation of mixtures of inorganic and methyl mercury by the microalga Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Garcia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Le Faucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaveykova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 192, pp.212-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of mercury species in the coastal plume of the Adour River estuary (Bay of Biscay, SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abubaker Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 496, pp.701-713. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of polycyclic and nitro musks in environmental water samples by means of microextraction by packed sorbents coupled to large volume injection-gas chromatography–mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Cavalheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Etxebarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 773, pp.68-75. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2013.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMHg production and export from intertidal sediments to the water column of a tidal lagoon (Arcachon Bay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1-3), pp.341-358. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-012-9815-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations into the differential reactivity of endogenous and exogenous mercury species in coastal sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.1292--1301. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1068-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetic isotope fractionation of mercury during abiotic methylation of Hg(II) by methylcobalamin in aqueous chloride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Jiménez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Epov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 336, pp.26-36. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive methylation and demethylation of methylated mercury species (MeHg and DMeHg) induce mass dependent fractionation of mercury isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jimenez-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Epov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 355, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Different Air-Water Gas Exchange Models to Determine Gaseous Mercury Evasion from Different European Coastal Lagoons and Estuaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abubaker Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224 (7), </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-013-1606-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of mercury and butyltin species using a multiple species-specific isotope dilution methodology on the European, Anguilla anguilla glass eel and yellow eel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clémens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.166-182. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03067319.2011.629349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioaccumulation along food webs in temperate aquatic ecosystems colonized by aquatic macrophytes in south western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91, pp.180-187. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of invasive macrophytes on methylmercury budget in temperate lakes: Central role of bacterial periphytic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172, pp.116 - 123. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation analysis in human hair by species-specific isotope-dilution using GC-ICP-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (9), pp.3001 - 3010. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-012-6116-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ experiments for element species-specific environmental reactivity of tin and mercury compounds using isotopic tracers and multiple linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.1269-1280. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of mercury and other metals complexes with metallothioneins in dolphin liver by hydrophilic interaction liquid chromatography with the parallel detection by ICP MS and electrospray hybrid linear/orbital trap MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Lobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2mt00006g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation in seafood using isotope dilution analysis: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 89, pp.12-20. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation, localization, and biomolecular binding of Hg species at subcellular level in methylating and nonmethylating sulfate-reducing bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mounicou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (21), pp.11744-11751. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es302412q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of gaseous mercury exchanges at the sediment-water, water-atmosphere and sediment-atmosphere interfaces of a tidal environment (Arcachon Bay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (5), pp.1351-1359. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0EM00358A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of mercury methylation and demethylation capacities of various sulfate-reducing bacteria using species-specific isotopic tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (2), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation analysis in seafood by species-specific isotope dilution: Method validation and occurrence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (9), pp.2699-2711. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5040-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific stable isotope fractionation of mercury during Hg(II) methylation by an anaerobic bacteria (Desulfobulbus propionicus) under dark conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodŕiguez-Gonźalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Epov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (24), pp.9183-9188. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es902206j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of mercury methylation capacities among anaerobic bacteria including representatives of the sulphate-reducers: Implications for environmental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490450802599227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the potential and limitations of double-spiking species-specific isotope dilution analysis for the accurate quantification of mercury species in different environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Garcia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 390 (2), pp.655-666. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-007-1598-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation by a microbial community from sediments of the Adour Estuary (Bay of Biscay, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ranchou-Peyruse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Menuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (3), pp.951-958. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Desulfomicrobium salsuginis sp. nov. and Desulfomicrobium aestuarii sp. nov., two new sulfate-reducing bacteria isolated from the Adour estuary (French Atlantic coast) with specific mercury methylation potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (1), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2007.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeochemistry of mercury at the sediment-water interface in the Thau lagoon. 2. Evaluation of mercury methylation potential in both surface sediment and the water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vidimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (3), pp.485-496. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of inorganic mercury, methylmercury, and total mercury concentrations in cryogenic fresh-frozen and freeze-dried biological reference materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.C. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Garcia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 389 (3), pp.787-798. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-007-1516-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different numerical approaches for multiple spiking species-specific isotope dilution analysis exemplified by the determination of butyltin species in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rodriguez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Garcia Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (11), pp.1373-1382. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b706542f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation, demethylation and reduction rates in coastal and marine surface waters of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Huonnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 107 (1), pp.49-63. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological control of trace metal and organometal benthic fluxes in a eutrophic lagoon (Thau Lagoon, Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 72 (3), pp.457-471. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation analysis of mercury in aquatic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Rodriguez Martin-Doimeadios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (6), pp.591-619. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05704920600929415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury in surface waters of a macrotidal urban estuary (River Adour, south-west France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.137-148. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02757540500526450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous speciation of mercury and butyltin compounds in natural waters and snow by propylation and species-specific isotope dilution mass spectrometry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Veschambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 381 (4), pp.854-862. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-004-2973-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of metal and organometal trophic bioaccumulation in the benthic macrofauna of the Adour estuary coastal zone (SW France, Bay of Biscay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (7), pp.693-700. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b500288e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limits of speciated isotope-dilution analysis for metrology and assessing environmental reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Rodríguez Martín-Doimeadios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.261-272. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-9936(04)00313-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using speciated isotope dilution with GC-inductively coupled plasma MS to determine and unravel the artificial formation of monomethylmercury in certified reference sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Rodríguez Martin-Doimeadios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 75 (13), pp.3202-3211. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac026411a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury methylation rates in coastal sediments versus microbial diversity and specific activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (II), pp.883-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, accurate and precise determination of tributyltin in sediments and biological samples by species specific isotope dilution-microwave extraction-gas chromatography-ICP mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zuloaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp.247-253. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b203242m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of tributyltin in marine sediment: Comité Consultatif pour la Quantité de Matière (CCQM) pilot study P-18 international intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Sturgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brandsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fairman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wolf-Briche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 376 (6), pp.780-787. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-003-2016-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring bacterial communities adaptation to mercury contamination in estuarine sediments maintained in slurries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Menuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (I), pp.393-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical cycle and speciation of As and Cr in an acid mine environment: The case of Carnoulès Creek, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Hécho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (II), pp.735-738. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous sample preparation and species-specific isotope dilution mass spectrometry analysis of monomethylmercury and tributyltin in a certified oyster tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C.R. Martin-Doimeadios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier François Xavier Donard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 75 (16), pp.4095-4102. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac0263871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of extraction procedures for arsenic speciation in environmental solid reference materials by high-performance liquid chromatography-hydride generation-atomic fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bohari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anette Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 16 (7), pp.347-354. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aoc.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hg accumulation controlled by bacterial cells involved in Hg methylation: Imaging of sulfato-reducing bacteria by nano X-ray fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Gohalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.29825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Role of Organic Ligands in Aphotic Iron Oxidation: Mechanisms, Kinetics, and Environmental Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.31282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Contaminants and Biogeochemical Cycles: Investigating Pesticide Effects on Nitrogen Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Longchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.30717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of emerging micropollutants in lentic ecosystem sediments through natural aphotic Fenton reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.31883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Compound-Specific Isotope Analysis (Csia) In Identifying Sources and Transformation Mechanisms of the Main Synthetic Musk Compound (Galaxolide)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence Measurements in a Stratified Man-Controlled Estuary, the Adour Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagib Bhairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first estimation of uncertainties related to microplastic sampling in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Dhamelincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2018 Fate and Impact of Microplastics: Knowledge, Actions and Solutions, Lanzarote (Espagne), novembre 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Numerical/Experimental Approach to Understand Stratification and Mixing Processes in the Adour Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIth International Symposium on Oceanography of the Bay of Biscay (ISOBAY 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeoquímica del mercurio en el lago tropical de altura Uru Uru (Altiplano boliviano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Alanoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International colloquium on current and ancient contamination in Andes aquatic ecosystems = Coloquio internacional sobre la contaminación actual y histórica en los ecosistemas acuáticos Andinos = Colloque international sur la contamination actuelle et historique des écosystèmes aquatiques andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, La Paz, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a 3D Numérical Model of the Adour River Plume Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging differential mercury and selenium species bioaccumulation by glass eels using isotopic tracers and laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoyne Pedredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Mercury as a Global Pollutant ICMGP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeiju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15-years record of molecular and isotopic signature of Hg in salmon tissues from southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bérail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Mercury as a Global Pollutant ICMGP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Jeiju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative and comprehensive study to identify relevant emerging contaminants in French surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. SETAC Europe annual meeting "Science across bridges, borders and boundaries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bâle, Switzerland. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of methyl mercury and inorganic mercury in natural waters at the pgL −1 level: Intercomparison between PT-GC-Pyr-AFS and GC-ICP-MS using Ethylation or Propylation derivatization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.09001, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20130109001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury in European glass eels from the Bay of Biscay : concentration level and impact on the migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International symposium on oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Español de Oceanografía (IEO). Saisissez le nom du laboratoire, du service ou du département., Vigo, ESP., Apr 2012, Santander, Spain. 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des taux de contamination des civelles de l'Adour par le méthyl-mercure à l'échelle individuelle. Fluctuations saisonnières et annuelles, relation avec la condition énergétique des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pinaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Anguille 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Rochefort sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic macrophytes: ecological niches for sulfate-reducing prokaryotes, impact on mercury methylation and environmental risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Symposium on Microbial Ecology (ISME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Copenaghe, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roots of aquatic macrophytes: ecological niches for sulfate-reducing prokaryotes and impact on mercury methylation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Workshop on Progress in Trace Metal Speciation for Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microorganismes sulfato-réducteurs colonisant les rhizosphères des plantes aquatiques : impact sur la méthylation du mercure et évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de l’association Francophone en Ecologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury in European glass eel from the Biscay bay (Atlantic coast) : concentration level, assimilation and impact on the migratory behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Halifax, Canada. 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfate-reducing prokaryotes colonizing roots of aquatic macrophytes: occurrence, impact on mercury methylation and environmental risks assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Mercury as a Global Pollutant (ICMGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury bioaccumulation along food webs in aquatic ecosystems colonizing by macrophytes: Trophics dynamics and environmental risks assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury-Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monperrus M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Mercury as a Global Pollutant (ICMGP).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Halifax (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury species benthic fluxes measurements in coastal environments as influenced by the biological activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Ljubljana, France. pp.770-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury transformation by anaerobic bacterial communities selected from estuarine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Salvado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on mercury as a global pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ljubjana, Slovenia. pp.1006-1009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on mercury transformations in seawater using isotopically enriched species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leynaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ljubjana, Slovenia. pp.1221-1225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic bioaccumulation of mercury species in macrobenthic organisms from French coastal sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Mercury as a Global Pollutant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Ljubljana, Slovenia. pp.1226-1230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of metallic contaminants at the sediment-water interface in a coastal lagoon: role of the biological and microbial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emamnuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth international conference on Heavy metals in the environment, ICHMET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00524823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Role of Organic Ligands in Aphotic Iron Oxidation: Mechanisms, Kinetics, and Environmental Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mousques-Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt - 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation du S-metolachlore par des souches microbiennes de sol agricole et d'eau souterraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Maura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Francophone d'Écologie Microbienne (12e AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined effect of stress and diazepam on facultative migration of European glass eel (Anguilla anguilla): development of endocrine and molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a Psychiatric Drug Alters the Migratory Behavior of the Critically Endangered Fish Anguilla anguilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellia Sebihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tentelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin (IR), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics to Study the Impact of Diazepam and Irbesartan on Glass Eels (Anguilla Anguilla) and the Differences in their Migratory Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iker Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bolliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naroa Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maitane Olivares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Degradation Potential of Emerging Contaminants by Isolated Bacterial Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Turan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.K. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Godino Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulfatun Naimah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sebilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodegradation Kinetics of Organic Micropollutants in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY XVIXVI International Symposium on Oceanography of the Bayof Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury effect on migration propensity and metabolism in European glass eels (Anguilla anguilla) from South Bay of Biscay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Lamarins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengtong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 16. 16.International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France. 167 p., 2018, Book of Abstracts. Isobay 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of methylmercury on feeding behaviour and social interactions in glass eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Schler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Coste-Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY 16. 16.International Symposium on Oceanography of the Bay of Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France. 167 p., 2018, Book of Abstracts. Isobay 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority and emerging micropollutants in sediments of Capbreton Canyon (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Miossec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lanceleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOBAY XVIXVI International Symposium on Oceanography of the Bayof Biscay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Séby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mendiguchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley Blackwell, pp.101-160, 2012, 9781119990826; 9780470747650. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119990826.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polluants émergents : pourquoi est-il si difficile d’améliorer la qualité des eaux littorales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.n3njdtfnt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04936744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination polymétallique des Lacs AQuitains et impacts Humains (CLAQH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux; Université de Pau et des Pays de l'Adour (UPPA); INRAE; École Nationale Supérieure de Cognitique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liga en Sud-Aquitaine. Causes et conséquences du développement de &amp;quot;neige marine&amp;quot; sur la côte Basque et le sud des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Susperregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fédération MIRA - Milieux et Ressources Aquatiques. 2018, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de traceurs isotopiques stables pour la spéciation du mercure et des butylétains application a l'étude de la bio méthylation du mercure dans les environnements aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monperrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Université de Pau et des Pays de l'Adour, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00342418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId607"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cavazzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Andreottola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.123825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sadorge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mor&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127853" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrouilhet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545053v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques-Soulas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N&#232;gre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00958" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Petrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00327" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04925356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Turan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masbou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c00498" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bakour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2025.1559968" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04776872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2024.106627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EM00351A" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Alvarez-Mora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naroa Lopez-Herguedas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106801" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04536529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Khalfaoui-Hassani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Godino-Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfatun Naimah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emcon.2024.100332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04320480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ferrentino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Scopetani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-12030-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115496" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03781209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hassani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22173-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04117983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2023.100228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977926v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Veloso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130858" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Olivares" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106547" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Mijangos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Amigo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harkaitz Eguiraun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113728" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyen Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneritz Anakabe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03584011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lazzaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c04704" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Azaroff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Miossec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123477" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112172" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nere Zorrozua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Aldalur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Cast&#232;ge" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Diaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109526" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02481314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137319" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02555273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126765" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02555308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072463" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041500" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albertelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Petrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911552v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Decompte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Lobaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau-Lejeune" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00560" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430453v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135057" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016235v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4889" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095199v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201801214" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109797v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337105v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106445" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huguenin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalanne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Casamajor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorostiaga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.04.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170012v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Ben Salem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.146" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854587v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goni-Urriza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monperrus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyoneaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01885" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980756v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ayala Borda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.09.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836369v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bridou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Stoichev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.030" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2018.1505195" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lissardy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2018.03.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2DPGLPW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anabelle Baya" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRW7RP45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claveau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.11.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Said" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahmoudi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.09.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gassie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0842-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560338v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cavalheiro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zuloaga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prieto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-017-0422-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982027v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Said" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aissa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4991-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500052v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furdek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mikac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.12.037" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495534v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Necibi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1935-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075682v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alanoca" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6em00547k" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495435v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Susperregui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JVNCTZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495407v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Feng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Du" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12952/journal.elementa.000087" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495763v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saraiva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.01.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND7P6DPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494461v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1770-2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439880v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5917-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498754v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldanza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.02.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901354v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.03.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49R8QS8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baltrons" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7064.1000305" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560341v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500192" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AC2410F547847581FE9F36996C84D7FBA41089F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadlecova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4em00398e" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631882v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corsellis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4273-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4303-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843567v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5033376" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560344v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.03.013" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7274-6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982176v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Faucheur" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560343v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7373-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982193v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubaker Sharif" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.116" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q79C12CK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982204v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etxebarria" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.02.036" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP5XNH30-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00794115v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9815-z" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T2XBZXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561348v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jimenez-Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Epov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.07.011" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM8ZN7GT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561353v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1606-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2016584DAF65C6CF5CD09F7E9B7043924712BE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982216v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.029" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1068-9" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EEB8983B9912F1E75A0798CFC6E4FB8C2091565/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557309v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Navarro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;mens" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2011.629349" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702559v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.02.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2J5DXS9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702557v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.08.004" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZ031F0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6116-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/352FBF60719C8F7352C8B615009BABA6E4B2CF6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546609v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1019-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE7464752EE1CBF39A82D33F8D93F9841D4717D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517932v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mt00006g" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590288v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clemens" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.12.064" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1R20K3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843569v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es302412q" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670370v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00358A" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843570v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Gonzalez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.395" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1CZ7XG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590304v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5040-1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2TVHTB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843572v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rod&#341;iguez-Gon&#378;alez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902206j" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841780v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450802599227" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590318v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez Gonzalez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Garcia Alonso" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1598-z" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1WQ70K9G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557339v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menuet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.05.007" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR7THD49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291946v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salvado" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caumette" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2007.09.002" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RDSZSQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524688v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidimova" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.014" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG9S06N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291960v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Davis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Christopher" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1516-4" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MSBKLFG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291959v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706542f" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HN6RXWNW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590330v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.01.018" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV3GH3N3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590033v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoichev" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rodriguez Martin-Doimeadios" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704920600929415" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557343v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540500526450" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590038v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veschambre" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2973-7" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT0F0HQD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557344v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b500288e" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EC9BCB1E6AEF1D202B8C94DDFD9361118C28C75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590045v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupp" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rodr&#237;guez Mart&#237;n-Doimeadios" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-9936(04)00313-9" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590057v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590063v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wahlen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b203242m" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590058v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rodr&#237;guez Martin-Doimeadios" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac026411a" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV59LMW0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590059v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Sturgeon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brandsch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fairman" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wolf-Briche" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2016-9" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/652379666F793FAA5981C043E4CF68D548160A49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590054v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590056v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Pavageau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030406" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F275ZPZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590064v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.R. Martin-Doimeadios" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scancar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0263871" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S5MQH4HQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291394v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bohari" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Astruc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Astruc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.311" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BKQCNZ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317608v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gohalen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29825" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375169v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques Soulas" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Negre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31282" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375091v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Redon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Longchamp" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30717" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373358v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31883" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238431v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154236v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154268v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01929292v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128299v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162530v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albertin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Medina" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794897v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedredo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795411v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862422v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982256v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharif" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130109001" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746020v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749883v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628773v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentes" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monperrus M" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legeay" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628814v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gent&#232;s" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628784v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748277v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628801v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goni" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628809v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981895v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dias" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981919v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577774v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586138v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Renard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maura" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238376v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238363v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238347v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Alvarez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naroa Lopez" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04237104v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Godino Sanchez" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154930v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Derrien" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737471v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734157v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Schler" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154915v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590290v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne S&#233;by" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendiguchia" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119990826.ch5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510942v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885867v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342418v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cavazzoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Andreottola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2026.123825" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558943v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sadorge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mor&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jauzein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127853" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gohalen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i-Urriza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrouilhet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Monreal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00368" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gassie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Isaure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques-Soulas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N&#232;gre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Petrel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.4c00327" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04925356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Turan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Imfeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Masbou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.4c00498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368984v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bakour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvc.2025.1559968" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04776872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Huchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2024.106627" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04672974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EM00351A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04536529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Khalfaoui-Hassani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Godino-Sanchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulfatun Naimah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emcon.2024.100332" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Alvarez-Mora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naroa Lopez-Herguedas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106801" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04320480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ferrentino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Scopetani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-12030-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03781209v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hassani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22173-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04224458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115496" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Veloso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.130858" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04117983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talo.2023.100228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Olivares" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106547" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426545v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Mijangos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Amigo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harkaitz Eguiraun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113728" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806233v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyen Castro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneritz Anakabe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03584011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Masbou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lazzaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c04704" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Azaroff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Miossec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123477" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112172" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.115021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414063v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nere Zorrozua" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Aldalur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Cast&#232;ge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Diaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109526" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02481314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137319" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gent&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury-Brachet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10041500" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albertelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Petrel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584715" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02555308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072463" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengtong Liu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02555273v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126765" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114333" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ranchou-Peyruse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911552v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Decompte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Lobaz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau-Lejeune" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00560" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135057" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016235v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4889" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02430682v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huguenin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lalanne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Casamajor" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorostiaga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quintano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.04.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337105v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morichon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106445" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201801214" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109797v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.111" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170012v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Ben Salem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Sa&#239;d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.146" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goni-Urriza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monperrus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyoneaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01885" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836369v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bridou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Stoichev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.030" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980756v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ayala Borda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2017.09.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980732v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2018.1505195" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063838v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lissardy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank d'Amico" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2018.03.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2DPGLPW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596317v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Acha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Anabelle Baya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.08.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRW7RP45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499139v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claveau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.11.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617276v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Said" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahmoudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.09.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499135v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gassie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0842-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Cavalheiro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zuloaga" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prieto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-017-0422-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Said" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aissa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4991-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495435v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Li&#233;nart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Susperregui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.08.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30JVNCTZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075682v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alanoca" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6em00547k" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500052v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furdek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mikac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.12.037" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495534v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Necibi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1935-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495407v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiyan Feng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedrero" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Du" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Feng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12952/journal.elementa.000087" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495763v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saraiva" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.01.017" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND7P6DPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494461v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1770-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439880v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5917-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498754v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sola" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldanza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.02.010" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560341v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500192" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AC2410F547847581FE9F36996C84D7FBA41089F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982133v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baltrons" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7064.1000305" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901354v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.03.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S49R8QS8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouddane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadlecova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4em00398e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631882v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corsellis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4273-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901349v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pinaly" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4303-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843567v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5033376" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560344v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.03.013" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505934v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouerdane" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7274-6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560343v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7373-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982176v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Garcia Bravo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Faucheur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982193v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubaker Sharif" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.116" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q79C12CK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982204v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Etxebarria" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.02.036" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP5XNH30-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00794115v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Gonzalez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-012-9815-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T2XBZXZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546603v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1068-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3EEB8983B9912F1E75A0798CFC6E4FB8C2091565/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982216v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Epov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.029" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561348v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jimenez-Moreno" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.07.011" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM8ZN7GT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561353v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1606-1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2016584DAF65C6CF5CD09F7E9B7043924712BE37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557309v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Navarro" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;mens" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03067319.2011.629349" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702559v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.02.001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2J5DXS9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702557v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.08.004" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJZ031F0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648353v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurice" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6116-2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/352FBF60719C8F7352C8B615009BABA6E4B2CF6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546609v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1019-5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE7464752EE1CBF39A82D33F8D93F9841D4717D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517932v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mt00006g" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590288v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clemens" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.12.064" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1R20K3Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843569v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es302412q" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00670370v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00358A" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843570v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Gonzalez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.395" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1CZ7XG9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590304v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5040-1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2TVHTB5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843572v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rod&#341;iguez-Gon&#378;alez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902206j" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841780v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450802599227" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590318v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez Gonzalez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Garcia Alonso" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1598-z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1WQ70K9G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557339v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Menuet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.05.007" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR7THD49-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291946v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dias" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salvado" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caumette" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2007.09.002" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RDSZSQ6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524688v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Point" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidimova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.014" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTG9S06N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291960v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Davis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Christopher" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1516-4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MSBKLFG5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291959v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706542f" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HN6RXWNW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590330v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huonnic" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2007.01.018" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV3GH3N3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00460083v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.013" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L7F3SZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590033v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoichev" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rodriguez Martin-Doimeadios" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05704920600929415" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557343v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540500526450" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590038v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veschambre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2973-7" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT0F0HQD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557344v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grall" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b500288e" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EC9BCB1E6AEF1D202B8C94DDFD9361118C28C75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590045v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krupp" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rodr&#237;guez Mart&#237;n-Doimeadios" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-9936(04)00313-9" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590058v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rodr&#237;guez Martin-Doimeadios" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac026411a" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV59LMW0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590057v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590063v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wahlen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b203242m" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590059v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Sturgeon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brandsch" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fairman" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wolf-Briche" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-003-2016-9" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/652379666F793FAA5981C043E4CF68D548160A49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590054v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590056v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le H&#233;cho" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Pavageau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030406" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-F275ZPZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590064v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.R. Martin-Doimeadios" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scancar" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac0263871" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S5MQH4HQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291394v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bohari" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Astruc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Astruc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.311" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BKQCNZ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317608v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.29825" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375169v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mousques Soulas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Negre" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31282" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375091v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Redon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Longchamp" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.30717" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373358v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31883" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238431v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154236v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01929292v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154268v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128299v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162530v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albertin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Medina" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794897v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoyne Pedredo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795411v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862422v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982256v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharif" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130109001" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746020v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749883v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628773v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monperrus M" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legeay" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628814v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gent&#232;s" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628784v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748277v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628801v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goni" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628809v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524827v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tessier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981895v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dias" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981919v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524829v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00524823v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emamnuel Tessier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577774v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586138v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Renard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Maura" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238376v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238363v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04238347v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Alvarez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naroa Lopez" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04237104v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Godino Sanchez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154930v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Derrien" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737471v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734157v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Schler" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154915v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590290v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne S&#233;by" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pannier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mendiguchia" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119990826.ch5" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613248v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.n3njdtfnt" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510942v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885867v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouaud" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342418v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>