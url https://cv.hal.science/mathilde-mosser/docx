--- v1 (2026-03-25)
+++ v2 (2026-04-29)
@@ -502,278 +502,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Possible Role of Anti-Neu5Gc as an Obstacle in Xenotransplantation</w:t>
+                <w:t xml:space="preserve">Molecular and Functional Diversity of Distinct Subpopulations of the Stressed Insulin-Secreting Cell's Vesiculome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Joseph Tector</w:t>
+                <w:t xml:space="preserve">Khem Raj Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00622⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188750v1</w:t>
+                <w:t xml:space="preserve">hal-02989716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Functional Diversity of Distinct Subpopulations of the Stressed Insulin-Secreting Cell's Vesiculome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Possible Role of Anti-Neu5Gc as an Obstacle in Xenotransplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
+                <w:t xml:space="preserve">Alfred Joseph Tector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Jegou</w:t>
+                <w:t xml:space="preserve">Matthew Tector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Lavy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Bach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.1814. </w:t>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.01814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989716v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular hemoglobin combined with an O 2 ‐generating material overcomes O 2 limitation in the bioartificial pancreas</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -906,51 +906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neu5Gc and α1-3 GAL Xenoantigen Knockout Does Not Affect Glycemia Homeostasis and Insulin Secretion in Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,51 +1027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of yeast extract by nanofiltration process to assess key compounds involved in CHO cell culture improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1173,51 +1173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of yeast hydrolysates to improve CHO cell growth and IgG production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chevalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1307,51 +1307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatographic fractionation of yeast extract: A strategy to identify physicochemical properties of compounds promoting CHO cell culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight process scale up: production of extracellular vesicles from anchorage-dependent beta cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1623,77 +1623,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, optimization, and preclinical evaluation of a bio-artificial pancreas for the treatment of type 1 diabetes (T1D)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Bekir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPITA-IXA-CTRMS Joint Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1731,90 +1731,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional signatures of distinct subpopulations of extracellular vesicles provide a rationale for beta-cell mediated immune disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khem Raj Giri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEV2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, online, France</w:t>
@@ -1835,51 +1835,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1994,905 +1994,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation by extracellular vesicles from mature or mesenchymal stem cells in the lymph node environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimising spheroid-based extracellular vesicle production in stirred-tank bioreactors: Challenges and Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Haurogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ISEV meeting on Extracellular Vesicles (EVs) in Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Athens, Greece</w:t>
+              <w:t xml:space="preserve">2nd Mobility for Vesicles Research in Europe (MOVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Belgrade (Serbie), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480510v1</w:t>
+                <w:t xml:space="preserve">hal-05006210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mouse lymph node as a new tool for the study of extracellular vesicle-mediated immune responses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalable production of small extracellular vesicles derived from a human beta cell line cultured in stirred tank bioreactor with high yield and purity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Makula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Congress of the FSEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Strasbourg (FR), France</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006984v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising spheroid-based extracellular vesicle production in stirred-tank bioreactors: Challenges and Strategies</w:t>
+                <w:t xml:space="preserve">Scalability of spheroid-derived small extracellular vesicles production in stirred systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Haurogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Mobility for Vesicles Research in Europe (MOVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Belgrade (Serbie), Serbia</w:t>
+              <w:t xml:space="preserve">28th ESACT Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006210v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable production of small extracellular vesicles derived from a human beta cell line cultured in stirred tank bioreactor with high yield and purity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of a scalable downstream processing of immunoregulatory small extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Binet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Congress of the FSEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">28th ESACT Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052858v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability of spheroid-derived small extracellular vesicles production in stirred systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mouse lymph node as a new tool for the study of extracellular vesicle-mediated immune responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sourice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dauphin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ESACT Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Edinburgh, Scotland, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th Congress of the FSEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Strasbourg (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006273v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a scalable downstream processing of immunoregulatory small extracellular vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Pruvost</w:t>
+                <w:t xml:space="preserve">Scalable production of small extracellular vesicles (sEV) for immune therapy: integrating management of cellular stress in upstream processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...83 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Dauphin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boursier</w:t>
+                <w:t xml:space="preserve">Claire Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEV 2022 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France. 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jev2.12224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2902,65 +2777,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-step scalable production of extracellular vesicles from pancreatic beta cells in stirred tank bioreactors promotes cell maturation and release of ectosomes with preserved immunomodulatory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,51 +2873,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3052,114 +2927,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts des hydrolysats de levure dans les procédés de culture de cellules CHO productrices d'anticorps : analyse cinétique, fractionnements et caractérisation des composés actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LORR0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3306,51 +3181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin da Sousa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chocarro-Wrona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2024.e00351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Bekir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pruvost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07887-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Joseph Tector" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mosser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tector" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00622" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khem Raj Giri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jegou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lavy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01814" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Bosch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26913" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01563129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Judor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02343236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CCN00FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-012-9519-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aymes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Michel Bonanno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.04.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G182M72G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dauphin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04543512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05384213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05480510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05006984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05006210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Claire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Binet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Makula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05006273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05006713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lalanne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boursier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nouguier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12224" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052834v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0170" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chastagnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin da Sousa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Chocarro-Wrona" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin-Joffrey Courtial" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2024.e00351" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Bekir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bacou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pruvost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07887-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412034v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K.A. Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Arumugam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Mauduit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.114001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02989716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khem Raj Giri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jegou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lavy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mosser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01814" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03188750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Joseph Tector" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Tector" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00622" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Bosch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26913" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01563129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Judor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-1060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02343236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CCN00FK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10616-012-9519-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777444v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aymes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Michel Bonanno" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2012.04.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G182M72G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dauphin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-04543512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mignot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05384213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Charrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05006210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Claire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Binet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Makula" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05006273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05006713v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lalanne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05006984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boursier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nouguier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12224" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749367v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0170" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>