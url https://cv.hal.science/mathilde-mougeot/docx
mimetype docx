--- v0 (2026-03-04)
+++ v1 (2026-04-29)
@@ -500,269 +500,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-Generation framework for Industrial System Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity Analyses of a Multi-Physics Long-Term Clogging Model For Steam Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Oubari</w:t>
+                <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Meunier</w:t>
+                <w:t xml:space="preserve">Michaël Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Décatoire</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp. 27-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2024051489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464883v1</w:t>
+                <w:t xml:space="preserve">hal-04381960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analyses of a Multi-Physics Long-Term Clogging Model For Steam Generators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Meta-Generation framework for Industrial System Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Remy</w:t>
+                <w:t xml:space="preserve">Fouad Oubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Baudin</w:t>
+                <w:t xml:space="preserve">Raphael Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lucor</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodrigue Décatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381960v2</w:t>
+                <w:t xml:space="preserve">hal-04464883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Patch Sizes and Resolutions for Multi-Scale Deep Learning in Mammogram Image Classification</w:t>
               </w:r>
@@ -787,51 +787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vancamberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desolneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -934,51 +934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3), pp.183-197. </w:t>
@@ -1176,64 +1176,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nguyen Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dairay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 114, pp.105176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1265,265 +1265,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KFC: A clusterwise supervised learning procedure based on the aggregation of distances</w:t>
+                <w:t xml:space="preserve">Using Machine-Learning Methods to Improve Surface Wind Speed from the Outputs of a Numerical Weather Prediction Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sothea Has</w:t>
+                <w:t xml:space="preserve">Naveen Goutham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fisher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Doctors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00949655.2021.1891539⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.133-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-020-00586-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280297v3</w:t>
+                <w:t xml:space="preserve">insu-03726954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine-Learning Methods to Improve Surface Wind Speed from the Outputs of a Numerical Weather Prediction Model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KFC: A clusterwise supervised learning procedure based on the aggregation of distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+                <w:t xml:space="preserve">Sothea Has</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Doctors</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.133-161. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-020-00586-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00949655.2021.1891539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726954v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280297v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Job Power Consumption Based on RJMS Submission Data in HPC Systems</w:t>
               </w:r>
@@ -1535,51 +1535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, High Performance Computing 35th International Conference, ISC High Performance 2020, Frankfurt/Main, Germany, June 22–25, 2020, Proceedings, 12151, pp.63-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1626,51 +1626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation using input-output trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 200, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1704,103 +1704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Numerical Weather Prediction Outputs to Accurate Local Surface Wind Speed: Statistical Modeling and Forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Springer Proceedings in Mathematics &amp; Statistics, 254, pp.23-44. </w:t>
@@ -1864,51 +1864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2007,51 +2007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Condition Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (3), pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2174,455 +2174,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping strategies and thresholding for high dimensional linear models</w:t>
+                <w:t xml:space="preserve">Sparse approximation and fit of intraday load curves in a high dimensional framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tribouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lefieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Adaptive Data Analysis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), 23 pp. - 1350016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025810v1</w:t>
+                <w:t xml:space="preserve">hal-01025826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse approximation and fit of intraday load curves in a high dimensional framework</w:t>
+                <w:t xml:space="preserve">Grouping strategies and thresholding for high dimensional linear models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tribouley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Adaptive Data Analysis </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (9), pp.1417-1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2013.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025826v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Out of Leaders: Regression for high dimension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Tribouley</w:t>
+                <w:t xml:space="preserve">Sloshing in the shipping industry: risk modelling through multivariate heavy-tail analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dematteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 74 (3), pp.475-513</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705291v1</w:t>
+                <w:t xml:space="preserve">hal-02286349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sloshing in the shipping industry: risk modelling through multivariate heavy-tail analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Vayatis</w:t>
+                <w:t xml:space="preserve">Learning Out of Leaders: Regression for high dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tribouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (3), pp.475-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286349v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimax comparison for tail indices</w:t>
               </w:r>
@@ -2761,51 +2761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Enrique Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2846,274 +2846,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive learning: an efficient Domain Adaptation strategy for 2D mammography image classification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Meta-VAE for Multi-component Industrial Systems Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Oubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Décatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 21st International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/isbi56570.2024.10635873⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athens, France. pp.234-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62281-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577704v1</w:t>
+                <w:t xml:space="preserve">hal-05238791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meta-VAE for Multi-component Industrial Systems Generation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Contrastive learning: an efficient Domain Adaptation strategy for 2D mammography image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Iñaki Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vancamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desolneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Athens, France. pp.234-251, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 21st International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Athens, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62281-6_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/isbi56570.2024.10635873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238791v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized One-Shot Collaborative Learning</w:t>
               </w:r>
@@ -3125,51 +3125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3242,51 +3242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3350,51 +3350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthea Mérida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argyris Kalogeratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bristol, United Kingdom. pp.660-672, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3454,51 +3454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3562,51 +3562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vo Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3781,408 +3781,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Feature Discovery for Predictive Maintenance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Binded VAE for Inorganic Material Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Oubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Décatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616188⟩</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 Workshop on Deep Generative Models and Downstream Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2112.09570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473253v1</w:t>
+                <w:t xml:space="preserve">hal-04464893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial Weighting for Domain Adaptation in Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, United States. pp.49-56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867802v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Binded VAE for Inorganic Material Generation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Bayesian Feature Discovery for Predictive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vayatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 Workshop on Deep Generative Models and Downstream Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Online, France. </w:t>
+              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, France. pp.1421-1425, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2112.09570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04464893v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Distribution Shift in Tire Design</w:t>
               </w:r>
@@ -4194,51 +4194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,90 +4380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Multi-Source Domain Adaptation for Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hébrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4549,51 +4549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Atiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. pp.1003-1010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4774,51 +4774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance for home care of the elderly with sensor solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4882,64 +4882,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lefieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the International Workshop on Industry Practices for Forecasting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.161-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4990,217 +4990,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Optimal Collocation Point Strategy for PINNs</w:t>
+                <w:t xml:space="preserve">Convergence acceleration of a nonlinear solver using statistical learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chourouk El Hassanieh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Rémy Vallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dairay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Vuyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Consortium Recherche &amp; Industrie CIROQUO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Application of Digital Twins to Large-Scale Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Illinois, United States. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088940v1</w:t>
+                <w:t xml:space="preserve">hal-05449018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence acceleration of a nonlinear solver using statistical learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an Optimal Collocation Point Strategy for PINNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian de Vuyst</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Chourouk El Hassanieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application of Digital Twins to Large-Scale Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Illinois, United States. , 2025</w:t>
+              <w:t xml:space="preserve">Le Consortium Recherche &amp; Industrie CIROQUO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449018v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5270,51 +5270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10476, Springer Nature Switzerland, pp.453-468, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5406,51 +5406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Luers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyse Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Kharaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5555,77 +5555,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy: Forecasting and Risk Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tankov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5714,51 +5714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5848,51 +5848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gueguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5943,51 +5943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous Climate Regions Using Learning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,51 +6112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Data Mining in Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9729, pp.362-376, 2016, Lecture Notes in Computer Science book series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6558,51 +6558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Faÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3035215B1. 2018, https://worldwide.espacenet.com/patent/search/family/054478092/publication/FR3035215B1?q=FR3035215B1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6612,51 +6612,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6691,51 +6691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvenn Amara-Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argyris Kalogeratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6760,604 +6760,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Component VAE with Gaussian Markov Random Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital twin-based hybrid framework for steam generator clogging prognostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Oubari</w:t>
+                <w:t xml:space="preserve">Emmanuel Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El-Baha</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Morgane Garo-Sail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222555v1</w:t>
+                <w:t xml:space="preserve">hal-05594391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Generative Methods and Tire Architecture Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of heterogeneous data for robust degradation prognostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Oubari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Meunier</w:t>
+                <w:t xml:space="preserve">Emmanuel Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Décatoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222561v1</w:t>
+                <w:t xml:space="preserve">hal-05091317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of heterogeneous data for robust degradation prognostics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Generative Methods and Tire Architecture Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Remy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Fouad Oubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Décatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091317v2</w:t>
+                <w:t xml:space="preserve">hal-05222561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Contrastive Learning and Domain Adaptation: Theoretical Perspective and Practical Application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multi-Component VAE with Gaussian Markov Random Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Oubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Baha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Décatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922401v1</w:t>
+                <w:t xml:space="preserve">hal-05222555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPT : Awesome Domain Adaptation Python Toolbox</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging Contrastive Learning and Domain Adaptation: Theoretical Perspective and Practical Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Iñaki Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vancamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Desolneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro de la Concha</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04455951v1</w:t>
+                <w:t xml:space="preserve">hal-04922401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Approach To Gaussian Process Surrogate Evaluation With Coverage Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7379,691 +7379,809 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Weight Entropy</w:t>
+                <w:t xml:space="preserve">ADAPT : Awesome Domain Adaptation Python Toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Atiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro de la Concha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Yachouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455967v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Anti-Regularized Ensembles provide reliable out-of-distribution uncertainty quantification</w:t>
+                <w:t xml:space="preserve">Maximum Weight Entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deheeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455937v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Feature Discovery for Predictive Maintenance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Deep Anti-Regularized Ensembles provide reliable out-of-distribution uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Deheeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154496v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget learning based on equivalent trees and genetic algorithm : application to fall detection algorithm embedding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Bayesian Feature Discovery for Predictive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vayatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933582v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sloshing in the LNG shipping industry: risk modelling through multivariate heavy-tail analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Budget learning based on equivalent trees and genetic algorithm : application to fall detection algorithm embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Atiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911537v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sloshing in the LNG shipping industry: risk modelling through multivariate heavy-tail analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dematteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vayatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning Out of Leaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Kerkyacharian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tribouley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8073,105 +8191,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Statistics and Data Science for industrial applications. From neural networks to sparse linear models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [math.ST]. Université Paris Diderot - Paris 7, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04722983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8239,51 +8357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B051E980"/>
+    <w:nsid w:val="45C16130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8470,51 +8588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-mougeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6346-4519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191563811" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1798145856938822920206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/989744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen Khoa Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Stasio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109757" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jaber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmauel Remy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2025054687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Oubari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue D&#233;catoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381960v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo I&#241;aki Quintana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vancamberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10050534" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Atiq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Serra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kluth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ripoll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Has" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougeot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.786639" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105176" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280297v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Has" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2021.1891539" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Goutham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alonzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Doctors" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00586-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Saillant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Weill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50743-5_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2018.08.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373429v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montuelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2139" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02526610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abdel-Sayed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duclos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lacaille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764216819708104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tribouley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2013.03.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard-Teyssier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705291v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dematteo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vayatis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enrique Cecchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deheeger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vayatis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i15.33776" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577704v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jugnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi56570.2024.10635873" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62281-6_17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161091v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea M&#233;rida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15919-0_55" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Deheeger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vo Van" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96794-9_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814235" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473253v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Dib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616188" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867802v4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.09570" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiq Mounir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peignier Sergio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mougeot Mathilde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00109" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67658-2_23" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00141" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hafid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1879" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692425v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088940v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk El Hassanieh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vallot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36027-5_36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Luers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Langlois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kharaghani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Luccioni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2020.2991493" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tankov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11748-0_12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48021-9_43" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553147v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Marchand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02526568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6_28" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azencott" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerkyacharian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fa&#255;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482584v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Campagne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvenn Amara-Ouali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222555v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Baha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091317v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922401v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455951v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro de la Concha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Yachouti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389163v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455967v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455937v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154496v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445690v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kerkyacharian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tribouley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04722983v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-mougeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6346-4519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191563811" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1798145856938822920206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/989744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen Khoa Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Stasio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109757" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jaber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmauel Remy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2025054687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381960v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051489" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Oubari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue D&#233;catoire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo I&#241;aki Quintana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vancamberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10050534" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Atiq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Serra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kluth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ripoll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Has" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougeot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.786639" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105176" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Goutham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alonzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Doctors" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00586-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280297v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Has" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2021.1891539" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Saillant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Weill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50743-5_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2018.08.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373429v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montuelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2139" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02526610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abdel-Sayed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duclos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lacaille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764216819708104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tribouley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard-Teyssier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2013.03.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dematteo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vayatis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enrique Cecchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deheeger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vayatis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i15.33776" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62281-6_17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jugnon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi56570.2024.10635873" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161091v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea M&#233;rida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15919-0_55" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Deheeger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vo Van" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96794-9_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814235" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.09570" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867802v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473253v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Dib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616188" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiq Mounir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peignier Sergio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mougeot Mathilde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00109" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67658-2_23" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00141" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hafid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1879" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692425v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vallot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk El Hassanieh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36027-5_36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Luers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Langlois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kharaghani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Luccioni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2020.2991493" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tankov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11748-0_12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48021-9_43" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553147v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Marchand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02526568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6_28" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azencott" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerkyacharian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fa&#255;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482584v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Campagne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvenn Amara-Ouali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Garo-Sail" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091317v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222555v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Baha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455951v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro de la Concha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Yachouti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455967v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kerkyacharian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tribouley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04722983v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>