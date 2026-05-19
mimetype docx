--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1798145856938822920206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=j2cJzNAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">989744</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -224,2481 +245,2481 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry-aware framework for deep energy method: An application to structural mechanics with hyperelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nguyen Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dairay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Di Stasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 316, pp.109757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Approach to Gaussian Process Surrogate Evaluation with Coverage Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmauel Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning for Modeling and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (3), pp.37-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/JMachLearnModelComput.2025054687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analyses of a Multi-Physics Long-Term Clogging Model For Steam Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp. 27-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2024051489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Generation framework for Industrial System Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Oubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Décatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Patch Sizes and Resolutions for Multi-Scale Deep Learning in Mammogram Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Iñaki Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vancamberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desolneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (5), pp.534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/bioengineering10050534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data Set for Fall Detection with Smart Floor Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Atiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing On Line</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3), pp.183-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5201/ipol.2023.389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Methods Applied to the Global Modeling of Event-Driven Pitch Angle Diffusion Coefficients During High Speed Streams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physics-informed neural networks for non-Newtonian fluid thermo-mechanical problems: An application to rubber calendering process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nguyen Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dairay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.786639⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114, pp.105176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04549007v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed neural networks for non-Newtonian fluid thermo-mechanical problems: An application to rubber calendering process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Machine Learning Methods Applied to the Global Modeling of Event-Driven Pitch Angle Diffusion Coefficients During High Speed Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Has</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2022.105176⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.786639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04477017v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Machine-Learning Methods to Improve Surface Wind Speed from the Outputs of a Numerical Weather Prediction Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Goutham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Plougonven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Doctors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179, pp.133-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10546-020-00586-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03726954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KFC: A clusterwise supervised learning procedure based on the aggregation of distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sothea Has</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00949655.2021.1891539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280297v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Job Power Consumption Based on RJMS Submission Data in HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Saillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, High Performance Computing 35th International Conference, ISC High Performance 2020, Frankfurt/Main, Germany, June 22–25, 2020, Proceedings, 12151, pp.63-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50743-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation using input-output trade-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 200, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jspi.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Numerical Weather Prediction Outputs to Accurate Local Surface Wind Speed: Statistical Modeling and Forecasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Springer Proceedings in Mathematics &amp; Statistics, 254, pp.23-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99052-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical learning for wind power : a modeling and stability study towards forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (12), pp.2037 - 2047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/we.2139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMF-based decomposition for anomaly detection applied to vibration analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Abdel-Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Condition Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (3), pp.73-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1784/204764216819708104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOL selection in high dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tribouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.743-757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse approximation and fit of intraday load curves in a high dimensional framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tribouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lefieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Adaptive Data Analysis </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (4), 23 pp. - 1350016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouping strategies and thresholding for high dimensional linear models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tribouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 143 (9), pp.1417-1438. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jspi.2013.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sloshing in the shipping industry: risk modelling through multivariate heavy-tail analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dematteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Out of Leaders: Regression for high dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tribouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 74 (3), pp.475-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimax comparison for tail indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tribouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62 (2), pp.383-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2708,2271 +2729,2271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OneBatchPAM: A Fast and Frugal K-Medoids Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Enrique Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 39th annual AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States. pp.16172-16180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1609/aaai.v39i15.33776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-VAE for Multi-component Industrial Systems Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Oubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Décatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athens, France. pp.234-251, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62281-6_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrastive learning: an efficient Domain Adaptation strategy for 2D mammography image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Iñaki Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vancamberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desolneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 21st International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2024, Athens, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/isbi56570.2024.10635873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized One-Shot Collaborative Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Atlanta, France. pp.114-121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrepancy-Based Active Learning for Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Tree or Not to Tree? Assessing the Impact of Smoothing the Decision Boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthea Mérida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argyris Kalogeratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Artificial Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bristol, United Kingdom. pp.660-672, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-15919-0_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Accurate Importance Weighting for Correcting Sample Bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Grenoble, France. pp.659-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Based Prediction of Fatigue Events in Railway Rails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vo Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th WCEAM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, online, Brazil. pp.455-466, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-96794-9_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring pitch-angle diffusion during high speed streams with neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Has</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Binded VAE for Inorganic Material Generation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+                <w:t xml:space="preserve">Constrained prediction time random forests using equivalent trees and genetic programming: application to fall detection model embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atiq Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peignier Sergio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mougeot Mathilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 Workshop on Deep Generative Models and Downstream Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.690-697, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2112.09570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04464893v1</w:t>
+                <w:t xml:space="preserve">hal-03593509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adversarial Weighting for Domain Adaptation in Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">A Binded VAE for Inorganic Material Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Oubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Décatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00015⟩</w:t>
+              <w:t xml:space="preserve">NeurIPS 2021 Workshop on Deep Generative Models and Downstream Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2112.09570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867802v4</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Feature Discovery for Predictive Maintenance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Adversarial Weighting for Domain Adaptation in Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deheeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 33rd International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, United States. pp.49-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04473253v1</w:t>
+                <w:t xml:space="preserve">hal-02867802v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Distribution Shift in Tire Design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Bayesian Feature Discovery for Predictive Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2021 Workshop on Distribution Shifts: Connecting Methods and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, France. pp.1421-1425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529662v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained prediction time random forests using equivalent trees and genetic programming: application to fall detection model embedding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mougeot Mathilde</w:t>
+                <w:t xml:space="preserve">Handling Distribution Shift in Tire Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Deheeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2021 Workshop on Distribution Shifts: Connecting Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593509v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Multi-Source Domain Adaptation for Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Hébrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.395-411, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-67658-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Learning on Decision Tree with Class Imbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Minvielle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mounir Atiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. pp.1003-1010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2019.00141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Learning to Assess Overhead Line Lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Conference on Power Generation, Transmission, Distribution and Energy Conversion (MEDPOWER 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Dubrovnik, Croatia. 47 (5 pp.)-47 (5 pp.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/cp.2018.1879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance for home care of the elderly with sensor solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Intra Day Load Curves Using Sparse Functional Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lefieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maillard-Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the International Workshop on Industry Practices for Forecasting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.161-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4982,219 +5003,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence acceleration of a nonlinear solver using statistical learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dairay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application of Digital Twins to Large-Scale Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Illinois, United States. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Optimal Collocation Point Strategy for PINNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk El Hassanieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Consortium Recherche &amp; Industrie CIROQUO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5204,159 +5225,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-Budget Online Adaptive Learning for Physics-Informed Neural Networks. Towards Parameterized Problem Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Nguyen Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dairay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10476, Springer Nature Switzerland, pp.453-468, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-36027-5_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5366,159 +5387,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability in the Digital Age [Special Issue Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Luers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyse Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Kharaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Luccioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Technology and Society Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (2), pp.11-13, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MTS.2020.2991493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5528,143 +5549,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy: Forecasting and Risk Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Plougonven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tankov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5674,815 +5695,815 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From theoretical to practical transfer learning: the ADAPT library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Deheeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roozbeh Razavi-Far; Boyu Wang; Matthew E. Taylor; Qiang Yang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federated and Transfer Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Springer International Publishing, pp.283-306, 2022, Adaptation, Learning, and Optimization, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-11748-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Modelling for Lifetime Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gueguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Assets and Public Infrastructures in the Age of Digitalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.387-395, 2020, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-48021-9_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous Climate Regions Using Learning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miranda Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy: Forecasting and Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 254, Springer International Publishing, pp.95-118, 2018, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99052-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionary Comparison for Anomaly Detection on Aircraft Engine Spectrograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Abdel-Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Data Mining in Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9729, pp.362-376, 2016, Lecture Notes in Computer Science book series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41920-6_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic safety: non-linear causation for injury severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Azencott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Guarascio, G. Reniers, C.A. Brebbia, F. Garzia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Security Engineering IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIT Press, pp.241-252, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic safety: non-linear causation for injury severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Azencott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Guarascio, G. Reniers, C.A. Brebbia, F. Garzia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Security Engineering IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIT Press, pp.241-252, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning out of leaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kerkyacharian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tribouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. A. DeVore, A. Kunoth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale, Nonlinear and Adaptive Approximation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.295-324, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6492,143 +6513,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détection d'anomalie de turbomachine par analyse vibratoire automatisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Abdel-Sayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Faÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3035215B1. 2018, https://worldwide.espacenet.com/patent/search/family/054478092/publication/FR3035215B1?q=FR3035215B1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6638,1550 +6659,1550 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascaded Transfer: Learning Many Tasks under Budget Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvenn Amara-Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyris Kalogeratos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital twin-based hybrid framework for steam generator clogging prognostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Garo-Sail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion of heterogeneous data for robust degradation prognostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Generative Methods and Tire Architecture Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Oubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Décatoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Component VAE with Gaussian Markov Random Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Oubari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Baha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Décatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging Contrastive Learning and Domain Adaptation: Theoretical Perspective and Practical Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Iñaki Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vancamberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Desolneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Approach To Gaussian Process Surrogate Evaluation With Coverage Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPT : Awesome Domain Adaptation Python Toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Atiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro de la Concha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Yachouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Weight Entropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Deep Anti-Regularized Ensembles provide reliable out-of-distribution uncertainty quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Deheeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455967v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Anti-Regularized Ensembles provide reliable out-of-distribution uncertainty quantification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Maximum Weight Entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deheeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455937v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Feature Discovery for Predictive Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget learning based on equivalent trees and genetic algorithm : application to fall detection algorithm embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Atiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sloshing in the LNG shipping industry: risk modelling through multivariate heavy-tail analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dematteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dematteo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vayatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Out of Leaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Kerkyacharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tribouley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8191,105 +8212,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Statistics and Data Science for industrial applications. From neural networks to sparse linear models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mougeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [math.ST]. Université Paris Diderot - Paris 7, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04722983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8357,51 +8378,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45C16130"/>
+    <w:nsid w:val="0E3F4E61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8588,51 +8609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-mougeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6346-4519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191563811" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1798145856938822920206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/989744" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218967v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen Khoa Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Meunier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Stasio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109757" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jaber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmauel Remy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2025054687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381960v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051489" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Oubari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue D&#233;catoire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo I&#241;aki Quintana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vancamberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10050534" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Atiq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Serra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kluth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ripoll" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Has" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougeot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.786639" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105176" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726954v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Goutham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alonzo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Doctors" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00586-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280297v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Has" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2021.1891539" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Saillant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Weill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50743-5_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2018.08.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373429v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montuelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2139" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02526610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abdel-Sayed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duclos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lacaille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764216819708104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tribouley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025826v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard-Teyssier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2013.03.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dematteo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vayatis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enrique Cecchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deheeger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vayatis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i15.33776" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62281-6_17" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jugnon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi56570.2024.10635873" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161091v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea M&#233;rida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15919-0_55" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Deheeger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vo Van" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96794-9_42" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814235" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.09570" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867802v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473253v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Dib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616188" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiq Mounir" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peignier Sergio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mougeot Mathilde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00109" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67658-2_23" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00141" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hafid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1879" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692425v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267509v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449018v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vallot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk El Hassanieh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477025v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36027-5_36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Luers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Langlois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kharaghani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Luccioni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2020.2991493" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553141v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tankov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11748-0_12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48021-9_43" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553147v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Marchand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02526568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6_28" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azencott" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerkyacharian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576221v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fa&#255;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482584v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Campagne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvenn Amara-Ouali" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Garo-Sail" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091317v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222555v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Baha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389163v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455951v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro de la Concha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Yachouti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455967v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933582v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445690v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Kerkyacharian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tribouley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04722983v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-mougeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6346-4519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191563811" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1798145856938822920206" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=j2cJzNAAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/989744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen Khoa Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dairay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Stasio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109757" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161190v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Jaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabridon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmauel Remy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JMachLearnModelComput.2025054687" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381960v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Remy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Baudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051489" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Oubari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue D&#233;catoire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mougeot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo I&#241;aki Quintana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vancamberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Desolneux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10050534" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Truong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Atiq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Serra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2023.389" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2022.105176" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kluth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Ripoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Has" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fischer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mougeot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.786639" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Goutham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alonzo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dupr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Doctors" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00586-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280297v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Has" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2021.1891539" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Saillant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Weill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50743-5_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2018.08.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373429v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montuelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2139" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02526610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Abdel-Sayed" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duclos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lacaille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764216819708104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tribouley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025826v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefieux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard-Teyssier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2013.03.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dematteo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vayatis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161163v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mathelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Enrique Cecchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deheeger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vayatis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i15.33776" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238791v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62281-6_17" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577704v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jugnon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isbi56570.2024.10635873" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161091v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthea M&#233;rida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15919-0_55" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Deheeger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550563v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vo Van" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96794-9_42" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814235" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiq Mounir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peignier Sergio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mougeot Mathilde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00109" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2112.09570" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867802v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473253v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Dib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616188" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529662v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#233;brail" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67658-2_23" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00141" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292402v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hafid" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.1879" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692425v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Oger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besseau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449018v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vallot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088940v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk El Hassanieh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477025v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36027-5_36" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Luers" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Langlois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Kharaghani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Luccioni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MTS.2020.2991493" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553141v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tankov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529706v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11748-0_12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueguin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48021-9_43" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda Marchand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99052-1_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02526568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41920-6_28" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706009v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azencott" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708206v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerkyacharian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fa&#255;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Campagne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvenn Amara-Ouali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Goude" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594391v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Garo-Sail" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091317v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Baha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389163v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455951v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro de la Concha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Yachouti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455937v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455967v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154496v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911537v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445690v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Kerkyacharian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tribouley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04722983v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>