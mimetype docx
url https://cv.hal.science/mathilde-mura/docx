--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -1,2972 +1,1690 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mathilde Mura </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enseignante - Chercheuse Chaire de Professeur Junior &amp;quot;Patrimoine, Conservation, Menaces et Valorisation&amp;quot;</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">mathilde-mura</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-6965-8968</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">236979655</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary military damage at Khorsabad: A case study for conflict archaeology in the disputed territories North of Mosul, Iraq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Herr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.261-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paleolithic of northwestern Zagros. 2012–2019 MAFGS Survey: Data and preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mana Jami Alahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isis Mesfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of High Intensity Interval Training and/or Linseed Oil Supplementation to Limit Obesity-Induced Oxidative Stress in High Fat Diet-Fed Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Mura</w:t>
+                <w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Abd-El-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rateb Al-Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.133-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420264v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Bachelot</w:t>
+                <w:t xml:space="preserve">Human occupation along the foothills of Northwestern Zagros during the Late Pleistocene and the Holocene in the Rania and Peshdar plains First results of the French archaeological mission in the Governorate of Soulaimaniah (Iraqi Kurdistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Charpin</w:t>
+                <w:t xml:space="preserve">J. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (2), pp.85-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleorient.702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088166v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotid intraplaque haemorrhage: pathogenesis, histological classification, imaging methods and clinical value</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Long</w:t>
+                <w:t xml:space="preserve">Human occupation along the southern flanks of the Zagros during the Late Glacial and the Holocene in the Rania and Peshdar plains: First results of the French archaeological mission in the Governorate of Soulaimaniah (Iraqi Kurdistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. N. Chirico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Pialoux</w:t>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of translational medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/atm-20-1974⟩</w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45-2, pp.85-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleorient.702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-03261174v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between physical activity and sedentary behaviour on carotid atherosclerotic plaques: an epidemiological and histological study in 90 asymptomatic patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mentesh Tepe (Azerbaïdjan) : résultats préliminaires de la campagne de fouille 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...70 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...453 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Manel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes de l'Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152226v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-01608512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life after death of the archaeological sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamsia Sadozaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress on the Archaeology of Ancient Near East (ICAANE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bologna, Apr 2021, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using time series to improve endmembers estimation on multispectral images for snow monitoring</w:t>
-[...603 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">The Soulaimaniah Governorate Archaeological Survey Missions (Iraqi Kurdistan) 2012-2016 : district of Rania, Peshdhar and Dukan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICAANE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Austrian Academy of Sciences, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911983v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-00160699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques des tells, Pillages et Destructions Militaires : étude comparative de l'évolution des tells archéologiques Moyen-Orientaux dans trois micro-régions de Syrie, d'Irak et d'Afghanistan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Archaeology of Conflict / Archaeology in Conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">tel-03489401v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Havé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routes de l'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes II, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Archéologie des Conflits / Archéologie en Conflits : documenter la destruction au Moyen-Orient et en Asie Centrale, actes du colloque international, les 2 et 3 novembre 2017 à Paris, Routes de l'Orient, Actes, 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-03088144v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeology of Conflict / Archaeology in Conflict</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lisein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-03927654v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] State Board of Antiquities and Heritage of Iraq. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie des Conflits / Archéologie en Conflits : documenter la destruction au Moyen-Orient et en Asie Centrale, actes du colloque international, les 2 et 3 novembre 2017 à Paris, Routes de l'Orient, Actes, 2.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamiques des tells, Pillages et Destructions Militaires : étude comparative de l'évolution des tells archéologiques Moyen-Orientaux dans trois micro-régions de Syrie, d'Irak et d'Afghanistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-03927808v1</w:t>
+              <w:t xml:space="preserve">Archéologie et Préhistoire. Université Panthéon-Sorbonne - Paris I, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021PA01H035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03489401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3032,51 +1750,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="2F2B5A57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3113,51 +1983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Herr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Jami Alahmadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Groussard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Josset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Della Schiava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Long" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N. Chirico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pialoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/atm-20-1974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellie Della-Schiava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vieille-Marchiset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2018-099677" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lem&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.702" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caporale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murgia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01833-08" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Masson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8126937" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Romanet-Faes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Renoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilauri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Herr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fremont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Horaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03489401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA01H035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Hav&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-mura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6965-8968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236979655" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Herr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Jami Alahmadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lem&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilauri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Herr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Hav&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03489401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA01H035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>