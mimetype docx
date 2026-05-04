--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -278,882 +278,1301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paleolithic of northwestern Zagros. 2012–2019 MAFGS Survey: Data and preliminary results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mari, pillage et vandalisme de l’État islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 623</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854369v1</w:t>
+                <w:t xml:space="preserve">hal-05587894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution to the mapping of ancient watercourses of the Uruk – Larsa region (Southern Mesopotamia, Iraq) through remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Le Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.104021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088166v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human occupation along the foothills of Northwestern Zagros during the Late Pleistocene and the Holocene in the Rania and Peshdar plains First results of the French archaeological mission in the Governorate of Soulaimaniah (Iraqi Kurdistan)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Paleolithic of northwestern Zagros. 2012–2019 MAFGS Survey: Data and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Lemée</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Jami Alahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Mesfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleorient.702⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610742v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human occupation along the southern flanks of the Zagros during the Late Glacial and the Holocene in the Rania and Peshdar plains: First results of the French archaeological mission in the Governorate of Soulaimaniah (Iraqi Kurdistan)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+                <w:t xml:space="preserve">Preliminary Report on the XIVth and XVth Campaigns at Larsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Abd-El-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rateb Al-Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Mashkour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Lemée</w:t>
+                <w:t xml:space="preserve">Luc Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sumer - Journal of Archaeology of Mesopotamia = سومر : مجلة بحث في آثار العراق القديم</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.133-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950297v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Human occupation along the foothills of Northwestern Zagros during the Late Pleistocene and the Holocene in the Rania and Peshdar plains First results of the French archaeological mission in the Governorate of Soulaimaniah (Iraqi Kurdistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (2), pp.85-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleorient.702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human occupation along the southern flanks of the Zagros during the Late Glacial and the Holocene in the Rania and Peshdar plains: First results of the French archaeological mission in the Governorate of Soulaimaniah (Iraqi Kurdistan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45-2, pp.85-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleorient.702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mentesh Tepe (Azerbaïdjan) : résultats préliminaires de la campagne de fouille 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Manel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes de l'Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life after death of the archaeological sites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-Conflict archaeology in Assyrian Capitals: reflecting on the international programs implemented in Nineveh, Nimrud, Assur, and Khorsabad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on the Archaeology of Ancient Near East (ICAANE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna, Apr 2021, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Archaeology of Ancient Near East (ICAANE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634364v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D’Est en Ouest : discours officiels et perceptions du pillage archéologique en Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine en Asie face aux conflits : protéger, préserver, transmettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique de Paris, Nov 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Results from the drone survey at Umm el-Ajjaj (Dhi-Qar, Iraq), an ED I site in the &amp;quot;Heartland&amp;quot; of Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonia Obreja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Havé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheiblecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Congress on the Archaeology of Ancient Near East (ICAANE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life after death of the archaeological sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamsia Sadozaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Congress on the Archaeology of Ancient Near East (ICAANE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, Apr 2021, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Soulaimaniah Governorate Archaeological Survey Missions (Iraqi Kurdistan) 2012-2016 : district of Rania, Peshdhar and Dukan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonilauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICAANE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Austrian Academy of Sciences, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1163,137 +1582,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeology of Conflict / Archaeology in Conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Herr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Havé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routes de l'Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes II, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1303,65 +1722,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des Conflits / Archéologie en Conflits : documenter la destruction au Moyen-Orient et en Asie Centrale, actes du colloque international, les 2 et 3 novembre 2017 à Paris, Routes de l'Orient, Actes, 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1369,322 +1788,432 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Open-Access Spatial Data to Building a Typology of Looting Pits and Trends in Arid and Semi-Arid Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">hal-03088144v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Researching a Rigged Game: Digital Approaches to Tracing the Illicit Trade in Cultural Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Springer Nature Switzerland, pp.61-87, 2025, Studies in Art, Heritage, Law and the Market, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02014-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lisein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] State Board of Antiquities and Heritage of Iraq. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des tells, Pillages et Destructions Militaires : étude comparative de l'évolution des tells archéologiques Moyen-Orientaux dans trois micro-régions de Syrie, d'Irak et d'Afghanistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Panthéon-Sorbonne - Paris I, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PA01H035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03489401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1752,51 +2281,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F2B5A57"/>
+    <w:nsid w:val="36018C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1983,51 +2512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-mura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6965-8968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236979655" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Herr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Jami Alahmadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103053" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lem&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilauri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Herr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Hav&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03489401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA01H035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-mura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6965-8968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236979655" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Herr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Jami Alahmadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lem&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.702" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonia Obreja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Hav&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheiblecker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilauri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Herr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02014-7_4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03489401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA01H035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>