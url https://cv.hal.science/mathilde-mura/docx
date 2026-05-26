--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -221,51 +221,51 @@
                 <w:t xml:space="preserve">Contemporary military damage at Khorsabad: A case study for conflict archaeology in the disputed territories North of Mosul, Iraq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Herr</w:t>
+                <w:t xml:space="preserve">Herr Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 101, pp.261-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1609,51 +1609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeology of Conflict / Archaeology in Conflict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1722,117 +1722,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des Conflits / Archéologie en Conflits : documenter la destruction au Moyen-Orient et en Asie Centrale, actes du colloque international, les 2 et 3 novembre 2017 à Paris, Routes de l'Orient, Actes, 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1842,378 +1842,1187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Open-Access Spatial Data to Building a Typology of Looting Pits and Trends in Arid and Semi-Arid Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Researching a Rigged Game: Digital Approaches to Tracing the Illicit Trade in Cultural Objects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Springer Nature Switzerland, pp.61-87, 2025, Studies in Art, Heritage, Law and the Market, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02014-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanj Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herr Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12, Archaïos. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanj Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Oselini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">11, Archaïos; Arscan. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herr Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Jamialahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10, Archaïos; Académie des Inscriptions et Belles Lettres. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Larsa-‘Uwaili Annual Report 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lisein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] State Board of Antiquities and Heritage of Iraq. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aliette Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8, Archaïos; Arscan. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aliette Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">7, Ifpo - Institut français du Proche-Orient; Archaïos; arscan. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aliette Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6, Ifpo - Institut français du Proche-Orient; Archaïos; Arscan. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission Archéologique Française du Gouvernorat de Soulaimaniah. Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Suire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Darras</w:t>
+                <w:t xml:space="preserve">Amanj Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rateb Al-Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Arhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] State Board of Antiquities and Heritage of Iraq. 2020</w:t>
+              <w:t xml:space="preserve">3, Archaïos; Ifpo - Institut français du Proche-Orient; Arscan. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03088144v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des tells, Pillages et Destructions Militaires : étude comparative de l'évolution des tells archéologiques Moyen-Orientaux dans trois micro-régions de Syrie, d'Irak et d'Afghanistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Panthéon-Sorbonne - Paris I, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PA01H035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03489401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2281,51 +3090,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36018C11"/>
+    <w:nsid w:val="2E65D2CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2512,51 +3321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-mura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6965-8968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236979655" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Herr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Jami Alahmadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lem&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.702" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonia Obreja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Hav&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheiblecker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilauri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Herr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02014-7_4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03489401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA01H035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-mura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6965-8968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236979655" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herr Jean-Jacques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Jami Alahmadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088166v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Abd-El-Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rateb Al-Debs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bachelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lem&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.702" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonia Obreja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Hav&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheiblecker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamsia Sadoza&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonilauri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Herr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Herr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02014-7_4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanj Amin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630755v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Oselini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Jamialahmadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630653v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aliette Pot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hashemi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03489401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA01H035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>