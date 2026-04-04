--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -827,958 +827,958 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités foncières et immobilières des opérateurs de transport : approche croisée. Restitution des résultats du projet Firminfra</w:t>
+                <w:t xml:space="preserve">Guide de la CIFRE à destination des doctorant-es et des directeur-ices de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Delépine</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Marion Albertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385279v1</w:t>
-[...638 lines deleted...]
-                <w:t xml:space="preserve">hal-03811496v1</w:t>
+                <w:t xml:space="preserve">hal-04543004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide de la CIFRE à destination des doctorant-es et des directeur-ices de thèse</w:t>
+                <w:t xml:space="preserve">Les activités foncières et immobilières des opérateurs de transport : approche croisée. Restitution des résultats du projet Firminfra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inès Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une action collective dans un contexte de recomposition du jeu d'acteurs des transports : les pôles d'échanges multimodaux en Île-de-France et dans le Grand Manchester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5emes Rencontres Francophones Transport Mobilités (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6049 THéMA; MSH Dijon, Jun 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Airport city’ or VIP urbanism? Questioning the market-led development strategies of airport firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Association of Geographers Annual Meeting - Session Contesting ‘VIP’ urbanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zoe Alexander, John Lauermann et Khouloud Mallak (City University de New York) pour la session, Feb 2022, New York (visioconférence), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From stations to urban hubs: the challenges of multimodal governance and their effects on the (re)organisation of transit hubs in the Greater Manchester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGU Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'infiltration à la coopération avec le monde opérationnel: l'origine de la polycompétence du chercheur CIFRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études “Le doctorat CIFRE et la recherche par le projet dans les agences d’architectures”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Paris Val de Seine, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du projet : tensions et négociations dans l’aménagement des quartiers de gare. Lyon Part-Dieu et Rotterdam Central District</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La thèse Cifre en urbanisme, « Tu veux quelle réponse ? Est-ce que je parle avec ma casquette de chargée de projet, de coopératrice, de doctorante, de personne politiquement sensibilisée sur ce sujet » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LabEx DynamiTe - GT Penser la production urbaine entre Nords et Suds « Enjeux éthiques, politiques et méthodologiques de l’enquête en sciences sociales entre Nords et Suds »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dufour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03814122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-04543004v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La territorialité changeante des gestionnaires d’aéroport : la diversification des activités d’Aéroports de Paris ou comment un acteur clé de l’aviation aménage le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cent ans d'aviation civile et commerciale en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction générale de l'aviation civile, Université Toulouse-Jean-Jaurès, Comité d'histoire, Archives nationales, musée de l’Air et de l’espace du Bourget, Oct 2019, Le Bourget, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1854,51 +1854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B43AFF14"/>
+    <w:nsid w:val="016CF5C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2085,51 +2085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-pedro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553788v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19427786241251723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kaminagai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Del&#233;pine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390544v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cottet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moroni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dinh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-pedro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553788v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19427786241251723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kaminagai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cottet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dinh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Del&#233;pine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>