--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -379,165 +379,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du projet : tensions et négociations dans l'aménagement des quartiers de gare métropolitains à Lyon et Rotterdam</w:t>
+                <w:t xml:space="preserve">Vers un abandon de la politique foncière active ? L’évolution des modalités de la captation des plus-values foncières aux Pays-Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotransports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Gares ferroviaires et stratégies d'aménagement, 16, pp.13-28</w:t>
+              <w:t xml:space="preserve">Fonciers en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834578v1</w:t>
+                <w:t xml:space="preserve">hal-03798957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un abandon de la politique foncière active ? L’évolution des modalités de la captation des plus-values foncières aux Pays-Bas</w:t>
+                <w:t xml:space="preserve">Au-delà du projet : tensions et négociations dans l'aménagement des quartiers de gare métropolitains à Lyon et Rotterdam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fonciers en débat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gares ferroviaires et stratégies d'aménagement, 16, pp.13-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798957v1</w:t>
+                <w:t xml:space="preserve">hal-03834578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -827,958 +827,958 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide de la CIFRE à destination des doctorant-es et des directeur-ices de thèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire une action collective dans un contexte de recomposition du jeu d'acteurs des transports : les pôles d'échanges multimodaux en Île-de-France et dans le Grand Manchester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5emes Rencontres Francophones Transport Mobilités (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6049 THéMA; MSH Dijon, Jun 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités foncières et immobilières des opérateurs de transport : approche croisée. Restitution des résultats du projet Firminfra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Delépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CRIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Airport city’ or VIP urbanism? Questioning the market-led development strategies of airport firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Association of Geographers Annual Meeting - Session Contesting ‘VIP’ urbanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zoe Alexander, John Lauermann et Khouloud Mallak (City University de New York) pour la session, Feb 2022, New York (visioconférence), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From stations to urban hubs: the challenges of multimodal governance and their effects on the (re)organisation of transit hubs in the Greater Manchester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGU Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'infiltration à la coopération avec le monde opérationnel: l'origine de la polycompétence du chercheur CIFRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études “Le doctorat CIFRE et la recherche par le projet dans les agences d’architectures”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Paris Val de Seine, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Dinh</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04543004v1</w:t>
+                <w:t xml:space="preserve">hal-03820898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du projet : tensions et négociations dans l’aménagement des quartiers de gare. Lyon Part-Dieu et Rotterdam Central District</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La thèse Cifre en urbanisme, « Tu veux quelle réponse ? Est-ce que je parle avec ma casquette de chargée de projet, de coopératrice, de doctorante, de personne politiquement sensibilisée sur ce sujet » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LabEx DynamiTe - GT Penser la production urbaine entre Nords et Suds « Enjeux éthiques, politiques et méthodologiques de l’enquête en sciences sociales entre Nords et Suds »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La territorialité changeante des gestionnaires d’aéroport : la diversification des activités d’Aéroports de Paris ou comment un acteur clé de l’aviation aménage le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cent ans d'aviation civile et commerciale en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction générale de l'aviation civile, Université Toulouse-Jean-Jaurès, Comité d'histoire, Archives nationales, musée de l’Air et de l’espace du Bourget, Oct 2019, Le Bourget, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités foncières et immobilières des opérateurs de transport : approche croisée. Restitution des résultats du projet Firminfra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guide de la CIFRE à destination des doctorant-es et des directeur-ices de thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Delépine</w:t>
-[...365 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moroni</w:t>
-[...330 lines deleted...]
-                <w:t xml:space="preserve">hal-03811496v1</w:t>
+                <w:t xml:space="preserve">hal-04543004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1854,51 +1854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="016CF5C8"/>
+    <w:nsid w:val="4954A382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2085,51 +2085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-pedro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553788v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19427786241251723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834578v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kaminagai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cottet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dinh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Del&#233;pine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-pedro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553788v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19427786241251723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kaminagai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390544v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Del&#233;pine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cottet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dinh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>