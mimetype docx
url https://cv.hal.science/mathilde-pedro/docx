--- v2 (2026-04-25)
+++ v3 (2026-05-17)
@@ -1038,204 +1038,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Airport city’ or VIP urbanism? Questioning the market-led development strategies of airport firms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From stations to urban hubs: the challenges of multimodal governance and their effects on the (re)organisation of transit hubs in the Greater Manchester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers Annual Meeting - Session Contesting ‘VIP’ urbanism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zoe Alexander, John Lauermann et Khouloud Mallak (City University de New York) pour la session, Feb 2022, New York (visioconférence), United States</w:t>
+              <w:t xml:space="preserve">IGU Paris 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806685v1</w:t>
+                <w:t xml:space="preserve">hal-03798983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From stations to urban hubs: the challenges of multimodal governance and their effects on the (re)organisation of transit hubs in the Greater Manchester</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Airport city’ or VIP urbanism? Questioning the market-led development strategies of airport firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGU Paris 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">American Association of Geographers Annual Meeting - Session Contesting ‘VIP’ urbanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zoe Alexander, John Lauermann et Khouloud Mallak (City University de New York) pour la session, Feb 2022, New York (visioconférence), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798983v1</w:t>
+                <w:t xml:space="preserve">hal-03806685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'infiltration à la coopération avec le monde opérationnel: l'origine de la polycompétence du chercheur CIFRE</w:t>
               </w:r>
@@ -1854,51 +1854,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4954A382"/>
+    <w:nsid w:val="56F4B05F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2085,51 +2085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-pedro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553788v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19427786241251723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kaminagai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390544v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Del&#233;pine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cottet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dinh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-pedro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magnan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553788v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19427786241251723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388486.ch3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kaminagai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501886v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transports-et-leurs-lieux/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390544v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Del&#233;pine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cottet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moroni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dinh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>