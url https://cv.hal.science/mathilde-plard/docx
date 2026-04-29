--- v0 (2026-03-14)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Plard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8498-1763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186186894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAH-7575-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of an Adapted Physical Activity Program on anxiety, depression, and self-esteem on a heterogenous sample: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire El-Jor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Journal of Health and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.Article5. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29359/BJHPA.17.3.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From theory to practice: implementing Hartmut Rosa’s resonance? The example of the start zones in ultra-trail running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lancelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plard Mathilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2585482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trail-Running and Ultramarathon: A Multidisciplinary Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lancelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Apports et complexités des méthodologies de recherche en management du sport, 147, pp.115-132. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.147.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical activity and passion color the passage of time: A response with ultra-trail runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paucsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.934308. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.934308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immersive Experience of Trail Running: A Philosophical Investigation Here and Now in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.87-99. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2152-7857/CGP/v14i02/87-99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04385723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Trail: Inside the Event Community, Nature, and Wildlife: An Authentic Trail Running Experience in Canada’s Wild Backcountry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sport &amp; Society, 13 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2152-7857/CGP/v13i01/39-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03538801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Drigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hodzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (6), pp.e38027. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trail-running à l’épreuve des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La course sur sentier, pratique immersive de réalité appréciée, oasis de résonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Des pratiques récréatives en nature à contre-temps, 7, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « Paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are elderly immigrants meeting the challenges of successful aging? Review of literature on the aging of elderly migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful aging ou vieillissement réussi : analyse d’un paradigme gérontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2018.0724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées immigrées à l’épreuve du Successful Aging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 853, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes immigrées en Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 244, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.6154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immigrés au seuil du grand âge. Un questionnement à ancrer dans les territoires de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1309, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux du vieillir, compte-rendu d’ouvrage &amp;quot;Habiter et vieillir, vers de nouvelles demeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie et migration, « territoires de la vieillesse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.81 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic action territorial environnement longévité (Datel) : un diagnostic territorial pour construire un avenir commun avec les aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pihet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Riobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.123-127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2012.0345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health and sport confidence: analysis of the links and impact of an 8 weeks adapted physical activity intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice méthodologique pour réaliser un état de l’art en sciences humaines et sociales. : Produire une analyse qualitative assistée en mobilisant Mendeley et Nvivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03714722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace social de l'UTMB édition 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trail-running à l'épreuve des sciences, une revue de littérature interdisciplinaire. Panorama des sciences humaines, sociales et médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trail-running, l'engouement pour l'évènementiel sportif de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing a Literature Review on Long-Distance Trail-Running. Methodological guidelines for assisted qualitative analysis using Mendeley and NVivo software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance numérique de The North Face® sur Twitter ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02866432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et visualisation d’un jeu de données Twitter avec Nvivo® et Tableau ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02626067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univers Twitter de l’Ultra-Trail® World Tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02640871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance numérique de Salomon Sports® sur Twitter ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02866448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaraNantes. Marathon de Nantes, développement territorial et mise en tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères environnementaux, l'occupation du sol et les évènements de courses à pied - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotrail Paris étude d'impacts, réseaux sociaux & twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et évènements de course à pieds - Observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de l'Ultra-Marin Grand Raid du golfe du Morbihan 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éveil par le corps. Modèle esthétique des courses sur sentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UltraTrail, espace-temps résonant. Lire avec Hartmut Rosa l’art de se relier à son corps et à l’univers en courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit atlas du running 2017 en France métropolitaine - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits biographiques, témoignage des trajectoires plurielles des immigrés vieillissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de l'Ultra-trail Harricana du Canada - UTHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative assistée par Nvivo. Structurer et analyser un corpus de recherche dans Nvivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique(s) d'implantation des évènements running en France - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace social et théorie des graphes - Observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Atlas des évènements de running en région Pays de la Loire - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser les enjeux du vieillissement de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger un plan de gestion de données (PGD) Méthode pour structurer le recensement de données destinées à l'analyse territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotrail Paris - Trail Event Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas international des évènements running 2017 - Observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas du Running DataLab — les évènements de courses à pied en France métropolitaine en 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un jeu de données social à partir des données twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'objet running à partir de sources numériques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la distribution spatiale des événements de courses à pied au regard de la population et des caractéristiques territoriales en France métropolitaine. Analyses et premières explications des logiques d’implantation pour 2017 à partir du jeu de données déposé sur Nakala Plard, Guichet &amp;quot;Running_Meta_Dataset_2017&amp;quot; et Running_Event_2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation, extraction et restructuration de données À partir de sources numériques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice méthodologique pour réaliser un état de l’art en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir un Ultra-Trail: les coureurs développent un état d'esprit proche de la Pleine Conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-endurance &amp; conditions extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport comme voie d'accès à la Pleine Conscience : étude de l'impact de l'Ultra-Trail sur les États de Conscience et les Limites Corporelles Perçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-endurance &amp; conditions extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation à soi, aux autres et à la nature dans l’expérience émotionnelle des coureurs de trail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir en migration : état des connaissances sur l’avancée en âge des personnes âgées immigrées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85è Congrès international de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes immigrées en Maine et Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et mobilités géographiques : Famille, care et migrations. Journée d’études du réseau de jeunes chercheurs « Vieillissements et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et place de la famille dans les parcours de vieillissement des immigrés âgés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Colloque international de l'Aidelf - Configurations et dynamiques familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body in motion: experience of walking amongst elders immigrant women in Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quéniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Michèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ISA World Congress of Sociology: "Facing an unequal world: challenges for global sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Ultra-Trail - Angers tourism Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Richelieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFI Tourism Angers Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et expériences des évènements de courses à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit Européenne des Chercheur.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-spatiale de la vulnérabilité des migrants âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque international REIACTIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, Suisse. , 2016, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2457.3204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir dans les pays du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lecestre-Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wandera Ojiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NOWIK Laurent et LECESTRE-ROLLIER Béatrice. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2015, Hommes et société, 978-2-8111-1321-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01256986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons du trail : entre dépassement de soi et connexion à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-trail : les sentiers de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-154, 2025, 978-2-490346-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spa nordique à la retraite en pleine nature : le Québec au coeur de la révolution du tourisme de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cloutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://theconversation.com/du-spa-nordique-a-la-retraite-en-pleine-nature-le-quebec-au-coeur-de-la-revolution-du-tourisme-de-bien-etre-250216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-trail : ce que révèle la science sur ce sport extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en musique le trail : émotions sincères ou stratégie d’enchantement marchand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lancelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://theconversation.com/mettre-en-musique-le-trail-emotions-sinceres-ou-strategie-denchantement-marchand-256708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-trail du Mont-Blanc : quand course à pied rime avec philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trail-running community faces its biggest challenges yet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description du jeu de données sur les évènements et les courses à pied à l'internationale pour l'année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running DataLab. Petite clinique des évènements de course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et care dans les familles transnationales indiennes. Expériences de vie de brahmanes à Chennai et Coimbatore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01011793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Plard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8498-1763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186186894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAH-7575-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of an Adapted Physical Activity Program on anxiety, depression, and self-esteem on a heterogenous sample: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire El-Jor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Journal of Health and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.Article5. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29359/BJHPA.17.3.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From theory to practice: implementing Hartmut Rosa’s resonance? The example of the start zones in ultra-trail running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lancelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plard Mathilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2585482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trail-Running and Ultramarathon: A Multidisciplinary Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lancelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Apports et complexités des méthodologies de recherche en management du sport, 147, pp.115-132. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.147.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical activity and passion color the passage of time: A response with ultra-trail runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paucsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.934308. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.934308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immersive Experience of Trail Running: A Philosophical Investigation Here and Now in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.87-99. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2152-7857/CGP/v14i02/87-99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04385723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Trail: Inside the Event Community, Nature, and Wildlife: An Authentic Trail Running Experience in Canada’s Wild Backcountry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sport &amp; Society, 13 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2152-7857/CGP/v13i01/39-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03538801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Drigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hodzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (6), pp.e38027. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trail-running à l’épreuve des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La course sur sentier, pratique immersive de réalité appréciée, oasis de résonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Des pratiques récréatives en nature à contre-temps, 7, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful aging ou vieillissement réussi : analyse d’un paradigme gérontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2018.0724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are elderly immigrants meeting the challenges of successful aging? Review of literature on the aging of elderly migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « Paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées immigrées à l’épreuve du Successful Aging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 853, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes immigrées en Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 244, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.6154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immigrés au seuil du grand âge. Un questionnement à ancrer dans les territoires de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1309, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux du vieillir, compte-rendu d’ouvrage &amp;quot;Habiter et vieillir, vers de nouvelles demeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie et migration, « territoires de la vieillesse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.81 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic action territorial environnement longévité (Datel) : un diagnostic territorial pour construire un avenir commun avec les aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pihet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Riobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.123-127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2012.0345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesbotopia: A Conceptual Proposition for a Feminist Geography of Lesbian Spatialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health and sport confidence: analysis of the links and impact of an 8 weeks adapted physical activity intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice méthodologique pour réaliser un état de l’art en sciences humaines et sociales. : Produire une analyse qualitative assistée en mobilisant Mendeley et Nvivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03714722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing a Literature Review on Long-Distance Trail-Running. Methodological guidelines for assisted qualitative analysis using Mendeley and NVivo software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trail-running, l'engouement pour l'évènementiel sportif de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace social de l'UTMB édition 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trail-running à l'épreuve des sciences, une revue de littérature interdisciplinaire. Panorama des sciences humaines, sociales et médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univers Twitter de l’Ultra-Trail® World Tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02640871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et visualisation d’un jeu de données Twitter avec Nvivo® et Tableau ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02626067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance numérique de Salomon Sports® sur Twitter ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02866448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance numérique de The North Face® sur Twitter ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02866432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit atlas du running 2017 en France métropolitaine - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits biographiques, témoignage des trajectoires plurielles des immigrés vieillissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éveil par le corps. Modèle esthétique des courses sur sentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UltraTrail, espace-temps résonant. Lire avec Hartmut Rosa l’art de se relier à son corps et à l’univers en courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de l'Ultra-Marin Grand Raid du golfe du Morbihan 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotrail Paris étude d'impacts, réseaux sociaux & twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères environnementaux, l'occupation du sol et les évènements de courses à pied - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et évènements de course à pieds - Observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de l'Ultra-trail Harricana du Canada - UTHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative assistée par Nvivo. Structurer et analyser un corpus de recherche dans Nvivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace social et théorie des graphes - Observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique(s) d'implantation des évènements running en France - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Atlas des évènements de running en région Pays de la Loire - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger un plan de gestion de données (PGD) Méthode pour structurer le recensement de données destinées à l'analyse territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser les enjeux du vieillissement de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotrail Paris - Trail Event Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas international des évènements running 2017 - Observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaraNantes. Marathon de Nantes, développement territorial et mise en tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un jeu de données social à partir des données twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'objet running à partir de sources numériques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation, extraction et restructuration de données À partir de sources numériques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la distribution spatiale des événements de courses à pied au regard de la population et des caractéristiques territoriales en France métropolitaine. Analyses et premières explications des logiques d’implantation pour 2017 à partir du jeu de données déposé sur Nakala Plard, Guichet &amp;quot;Running_Meta_Dataset_2017&amp;quot; et Running_Event_2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas du Running DataLab — les évènements de courses à pied en France métropolitaine en 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice méthodologique pour réaliser un état de l’art en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir un Ultra-Trail: les coureurs développent un état d'esprit proche de la Pleine Conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-endurance &amp; conditions extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport comme voie d'accès à la Pleine Conscience : étude de l'impact de l'Ultra-Trail sur les États de Conscience et les Limites Corporelles Perçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-endurance &amp; conditions extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation à soi, aux autres et à la nature dans l’expérience émotionnelle des coureurs de trail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir en migration : état des connaissances sur l’avancée en âge des personnes âgées immigrées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85è Congrès international de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes immigrées en Maine et Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et mobilités géographiques : Famille, care et migrations. Journée d’études du réseau de jeunes chercheurs « Vieillissements et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et place de la famille dans les parcours de vieillissement des immigrés âgés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Colloque international de l'Aidelf - Configurations et dynamiques familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body in motion: experience of walking amongst elders immigrant women in Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quéniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Michèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ISA World Congress of Sociology: "Facing an unequal world: challenges for global sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lesbotopie : solidarités et utopie queer située à Skala Eresos (Lesbos, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Solidarités Lesbo-Queers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des lesbiennes du Québec - RLQ / Quebec Lesbian Network - QLN, Mar 2026, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Ultra-Trail - Angers tourism Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Richelieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFI Tourism Angers Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et expériences des évènements de courses à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit Européenne des Chercheur.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-spatiale de la vulnérabilité des migrants âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque international REIACTIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, Suisse. , 2016, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2457.3204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir dans les pays du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lecestre-Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wandera Ojiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NOWIK Laurent et LECESTRE-ROLLIER Béatrice. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2015, Hommes et société, 978-2-8111-1321-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01256986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons du trail : entre dépassement de soi et connexion à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-trail : les sentiers de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-154, 2025, 978-2-490346-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en musique le trail : émotions sincères ou stratégie d’enchantement marchand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lancelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://theconversation.com/mettre-en-musique-le-trail-emotions-sinceres-ou-strategie-denchantement-marchand-256708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-trail : ce que révèle la science sur ce sport extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spa nordique à la retraite en pleine nature : le Québec au coeur de la révolution du tourisme de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cloutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://theconversation.com/du-spa-nordique-a-la-retraite-en-pleine-nature-le-quebec-au-coeur-de-la-revolution-du-tourisme-de-bien-etre-250216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-trail du Mont-Blanc : quand course à pied rime avec philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trail-running community faces its biggest challenges yet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description du jeu de données sur les évènements et les courses à pied à l'internationale pour l'année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running DataLab. Petite clinique des évènements de course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et care dans les familles transnationales indiennes. Expériences de vie de brahmanes à Chennai et Coimbatore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01011793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66739922"/>
+    <w:nsid w:val="3F928077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-plard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8498-1763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186186894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-7575-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304313v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29359/BJHPA.17.3.05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lancelev&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plard Mathilde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585482" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.147.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tachon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.934308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v14i02/87-99" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v13i01/39-54" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4930" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33224" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0724" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6154" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jahan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Riob&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Failler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03714722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guichet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626067v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132853v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396730v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385797v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Qu&#233;niart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900988v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vachon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Richelieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2457.3204" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lecestre-Rollier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loriaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wandera Ojiambo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416363v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmons.com/products/les-sentiers-de-la-science" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031684v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cloutier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011955v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-plard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8498-1763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186186894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-7575-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304313v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29359/BJHPA.17.3.05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lancelev&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plard Mathilde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585482" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.147.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tachon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.934308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v14i02/87-99" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v13i01/39-54" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0724" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33224" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4930" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6154" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jahan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Riob&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Failler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03714722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397247v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guichet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132853v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396730v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396555v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222379v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646820v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513094v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Qu&#233;niart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900988v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vachon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Richelieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2457.3204" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lecestre-Rollier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loriaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wandera Ojiambo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmons.com/products/les-sentiers-de-la-science" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cloutier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011955v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>