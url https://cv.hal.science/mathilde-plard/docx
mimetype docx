--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Plard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8498-1763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186186894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAH-7575-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of an Adapted Physical Activity Program on anxiety, depression, and self-esteem on a heterogenous sample: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire El-Jor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Journal of Health and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.Article5. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29359/BJHPA.17.3.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From theory to practice: implementing Hartmut Rosa’s resonance? The example of the start zones in ultra-trail running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lancelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plard Mathilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2585482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trail-Running and Ultramarathon: A Multidisciplinary Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lancelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Apports et complexités des méthodologies de recherche en management du sport, 147, pp.115-132. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.147.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical activity and passion color the passage of time: A response with ultra-trail runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paucsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.934308. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.934308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immersive Experience of Trail Running: A Philosophical Investigation Here and Now in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.87-99. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2152-7857/CGP/v14i02/87-99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04385723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Trail: Inside the Event Community, Nature, and Wildlife: An Authentic Trail Running Experience in Canada’s Wild Backcountry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sport &amp; Society, 13 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2152-7857/CGP/v13i01/39-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03538801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Drigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hodzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (6), pp.e38027. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trail-running à l’épreuve des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La course sur sentier, pratique immersive de réalité appréciée, oasis de résonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Des pratiques récréatives en nature à contre-temps, 7, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful aging ou vieillissement réussi : analyse d’un paradigme gérontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2018.0724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are elderly immigrants meeting the challenges of successful aging? Review of literature on the aging of elderly migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « Paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées immigrées à l’épreuve du Successful Aging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 853, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes immigrées en Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 244, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.6154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immigrés au seuil du grand âge. Un questionnement à ancrer dans les territoires de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1309, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux du vieillir, compte-rendu d’ouvrage &amp;quot;Habiter et vieillir, vers de nouvelles demeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie et migration, « territoires de la vieillesse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.81 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic action territorial environnement longévité (Datel) : un diagnostic territorial pour construire un avenir commun avec les aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pihet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Riobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.123-127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2012.0345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesbotopia: A Conceptual Proposition for a Feminist Geography of Lesbian Spatialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health and sport confidence: analysis of the links and impact of an 8 weeks adapted physical activity intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice méthodologique pour réaliser un état de l’art en sciences humaines et sociales. : Produire une analyse qualitative assistée en mobilisant Mendeley et Nvivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03714722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing a Literature Review on Long-Distance Trail-Running. Methodological guidelines for assisted qualitative analysis using Mendeley and NVivo software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trail-running, l'engouement pour l'évènementiel sportif de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace social de l'UTMB édition 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trail-running à l'épreuve des sciences, une revue de littérature interdisciplinaire. Panorama des sciences humaines, sociales et médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univers Twitter de l’Ultra-Trail® World Tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02640871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et visualisation d’un jeu de données Twitter avec Nvivo® et Tableau ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02626067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance numérique de Salomon Sports® sur Twitter ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02866448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance numérique de The North Face® sur Twitter ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02866432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit atlas du running 2017 en France métropolitaine - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits biographiques, témoignage des trajectoires plurielles des immigrés vieillissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éveil par le corps. Modèle esthétique des courses sur sentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UltraTrail, espace-temps résonant. Lire avec Hartmut Rosa l’art de se relier à son corps et à l’univers en courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de l'Ultra-Marin Grand Raid du golfe du Morbihan 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotrail Paris étude d'impacts, réseaux sociaux & twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères environnementaux, l'occupation du sol et les évènements de courses à pied - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et évènements de course à pieds - Observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de l'Ultra-trail Harricana du Canada - UTHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative assistée par Nvivo. Structurer et analyser un corpus de recherche dans Nvivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace social et théorie des graphes - Observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique(s) d'implantation des évènements running en France - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Atlas des évènements de running en région Pays de la Loire - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger un plan de gestion de données (PGD) Méthode pour structurer le recensement de données destinées à l'analyse territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser les enjeux du vieillissement de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotrail Paris - Trail Event Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas international des évènements running 2017 - Observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaraNantes. Marathon de Nantes, développement territorial et mise en tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un jeu de données social à partir des données twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'objet running à partir de sources numériques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation, extraction et restructuration de données À partir de sources numériques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la distribution spatiale des événements de courses à pied au regard de la population et des caractéristiques territoriales en France métropolitaine. Analyses et premières explications des logiques d’implantation pour 2017 à partir du jeu de données déposé sur Nakala Plard, Guichet &amp;quot;Running_Meta_Dataset_2017&amp;quot; et Running_Event_2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas du Running DataLab — les évènements de courses à pied en France métropolitaine en 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice méthodologique pour réaliser un état de l’art en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir un Ultra-Trail: les coureurs développent un état d'esprit proche de la Pleine Conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-endurance &amp; conditions extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport comme voie d'accès à la Pleine Conscience : étude de l'impact de l'Ultra-Trail sur les États de Conscience et les Limites Corporelles Perçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-endurance &amp; conditions extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation à soi, aux autres et à la nature dans l’expérience émotionnelle des coureurs de trail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir en migration : état des connaissances sur l’avancée en âge des personnes âgées immigrées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85è Congrès international de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes immigrées en Maine et Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et mobilités géographiques : Famille, care et migrations. Journée d’études du réseau de jeunes chercheurs « Vieillissements et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et place de la famille dans les parcours de vieillissement des immigrés âgés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Colloque international de l'Aidelf - Configurations et dynamiques familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body in motion: experience of walking amongst elders immigrant women in Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quéniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Michèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ISA World Congress of Sociology: "Facing an unequal world: challenges for global sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lesbotopie : solidarités et utopie queer située à Skala Eresos (Lesbos, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Solidarités Lesbo-Queers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des lesbiennes du Québec - RLQ / Quebec Lesbian Network - QLN, Mar 2026, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Ultra-Trail - Angers tourism Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Richelieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFI Tourism Angers Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et expériences des évènements de courses à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit Européenne des Chercheur.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-spatiale de la vulnérabilité des migrants âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque international REIACTIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, Suisse. , 2016, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2457.3204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir dans les pays du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lecestre-Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wandera Ojiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NOWIK Laurent et LECESTRE-ROLLIER Béatrice. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2015, Hommes et société, 978-2-8111-1321-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01256986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons du trail : entre dépassement de soi et connexion à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-trail : les sentiers de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-154, 2025, 978-2-490346-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en musique le trail : émotions sincères ou stratégie d’enchantement marchand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lancelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://theconversation.com/mettre-en-musique-le-trail-emotions-sinceres-ou-strategie-denchantement-marchand-256708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-trail : ce que révèle la science sur ce sport extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spa nordique à la retraite en pleine nature : le Québec au coeur de la révolution du tourisme de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cloutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://theconversation.com/du-spa-nordique-a-la-retraite-en-pleine-nature-le-quebec-au-coeur-de-la-revolution-du-tourisme-de-bien-etre-250216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-trail du Mont-Blanc : quand course à pied rime avec philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trail-running community faces its biggest challenges yet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description du jeu de données sur les évènements et les courses à pied à l'internationale pour l'année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running DataLab. Petite clinique des évènements de course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et care dans les familles transnationales indiennes. Expériences de vie de brahmanes à Chennai et Coimbatore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01011793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathilde Plard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathilde-plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8498-1763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">186186894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=wANQZasAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAH-7575-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of an Adapted Physical Activity Program on anxiety, depression, and self-esteem on a heterogenous sample: A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire El-Jor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Journal of Health and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.Article5. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29359/BJHPA.17.3.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From theory to practice: implementing Hartmut Rosa’s resonance? The example of the start zones in ultra-trail running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lancelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plard Mathilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2585482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trail-Running and Ultramarathon: A Multidisciplinary Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lancelevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Apports et complexités des méthodologies de recherche en management du sport, 147, pp.115-132. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.147.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical activity and passion color the passage of time: A response with ultra-trail runners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paucsik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marteau-Chasserieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.934308. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.934308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immersive Experience of Trail Running: A Philosophical Investigation Here and Now in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.87-99. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2152-7857/CGP/v14i02/87-99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04385723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Trail: Inside the Event Community, Nature, and Wildlife: An Authentic Trail Running Experience in Canada’s Wild Backcountry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sport &amp; Society, 13 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2152-7857/CGP/v13i01/39-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03538801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Drigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hodzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (6), pp.e38027. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/38027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03763092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trail-running à l’épreuve des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La course sur sentier, pratique immersive de réalité appréciée, oasis de résonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Des pratiques récréatives en nature à contre-temps, 7, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « Paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.4930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04702605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful aging ou vieillissement réussi : analyse d’un paradigme gérontologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2018.0724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are elderly immigrants meeting the challenges of successful aging? Review of literature on the aging of elderly migrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.33224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer pour se réaliser. « paroles de » retraités français installés en Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vuaillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.119-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées immigrées à l’épreuve du Successful Aging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 853, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes immigrées en Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 244, pp.19-33. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.6154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les immigrés au seuil du grand âge. Un questionnement à ancrer dans les territoires de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fleuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1309, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux du vieillir, compte-rendu d’ouvrage &amp;quot;Habiter et vieillir, vers de nouvelles demeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de vie et migration, « territoires de la vieillesse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36, pp.81 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic action territorial environnement longévité (Datel) : un diagnostic territorial pour construire un avenir commun avec les aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pihet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Riobé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), pp.123-127. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2012.0345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAILGENDER : A Gender-Disaggregated Trail Running Database Across 95 Countries (2010–2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesbotopia: A Conceptual Proposition for a Feminist Geography of Lesbian Spatialities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601947v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health and sport confidence: analysis of the links and impact of an 8 weeks adapted physical activity intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Failler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice méthodologique pour réaliser un état de l’art en sciences humaines et sociales. : Produire une analyse qualitative assistée en mobilisant Mendeley et Nvivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03714722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing a Literature Review on Long-Distance Trail-Running. Methodological guidelines for assisted qualitative analysis using Mendeley and NVivo software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trail-running, l'engouement pour l'évènementiel sportif de plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trail-running à l'épreuve des sciences, une revue de littérature interdisciplinaire. Panorama des sciences humaines, sociales et médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace social de l'UTMB édition 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et visualisation d’un jeu de données Twitter avec Nvivo® et Tableau ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02626067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univers Twitter de l’Ultra-Trail® World Tour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02640871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance numérique de Salomon Sports® sur Twitter ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02866448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance numérique de The North Face® sur Twitter ®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02866432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères environnementaux, l'occupation du sol et les évènements de courses à pied - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotrail Paris étude d'impacts, réseaux sociaux & twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et évènements de course à pieds - Observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de l'Ultra-Marin Grand Raid du golfe du Morbihan 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éveil par le corps. Modèle esthétique des courses sur sentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UltraTrail, espace-temps résonant. Lire avec Hartmut Rosa l’art de se relier à son corps et à l’univers en courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit atlas du running 2017 en France métropolitaine - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits biographiques, témoignage des trajectoires plurielles des immigrés vieillissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de l'Ultra-trail Harricana du Canada - UTHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02868043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse qualitative assistée par Nvivo. Structurer et analyser un corpus de recherche dans Nvivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique(s) d'implantation des évènements running en France - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser les enjeux du vieillissement de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Atlas des évènements de running en région Pays de la Loire - observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace social et théorie des graphes - Observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rédiger un plan de gestion de données (PGD) Méthode pour structurer le recensement de données destinées à l'analyse territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénolé Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas international des évènements running 2017 - Observatoire des distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotrail Paris - Trail Event Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02366364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaraNantes. Marathon de Nantes, développement territorial et mise en tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02396555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un jeu de données social à partir des données twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de l'objet running à partir de sources numériques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captation, extraction et restructuration de données À partir de sources numériques hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la distribution spatiale des événements de courses à pied au regard de la population et des caractéristiques territoriales en France métropolitaine. Analyses et premières explications des logiques d’implantation pour 2017 à partir du jeu de données déposé sur Nakala Plard, Guichet &amp;quot;Running_Meta_Dataset_2017&amp;quot; et Running_Event_2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas du Running DataLab — les évènements de courses à pied en France métropolitaine en 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice méthodologique pour réaliser un état de l’art en sciences humaines et sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir un Ultra-Trail: les coureurs développent un état d'esprit proche de la Pleine Conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-endurance &amp; conditions extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport comme voie d'accès à la Pleine Conscience : étude de l'impact de l'Ultra-Trail sur les États de Conscience et les Limites Corporelles Perçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Goffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-endurance &amp; conditions extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation à soi, aux autres et à la nature dans l’expérience émotionnelle des coureurs de trail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachon Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International de la Société Française de Psychologie du Sport,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir en migration : état des connaissances sur l’avancée en âge des personnes âgées immigrées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85è Congrès international de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes immigrées en Maine et Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillissement et mobilités géographiques : Famille, care et migrations. Journée d’études du réseau de jeunes chercheurs « Vieillissements et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et place de la famille dans les parcours de vieillissement des immigrés âgés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Colloque international de l'Aidelf - Configurations et dynamiques familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body in motion: experience of walking amongst elders immigrant women in Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quéniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier Michèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ISA World Congress of Sociology: "Facing an unequal world: challenges for global sociology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lesbotopie : solidarités et utopie queer située à Skala Eresos (Lesbos, Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Solidarités Lesbo-Queers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des lesbiennes du Québec - RLQ / Quebec Lesbian Network - QLN, Mar 2026, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Ultra-Trail - Angers tourism Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Vachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Richelieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFI Tourism Angers Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02900988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité et expériences des évènements de courses à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit Européenne des Chercheur.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-spatiale de la vulnérabilité des migrants âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque international REIACTIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, Suisse. , 2016, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2457.3204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir dans les pays du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lecestre-Rollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Loriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Golaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Wandera Ojiambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NOWIK Laurent et LECESTRE-ROLLIER Béatrice. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2015, Hommes et société, 978-2-8111-1321-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01256986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les horizons du trail : entre dépassement de soi et connexion à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra-trail : les sentiers de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-154, 2025, 978-2-490346-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du spa nordique à la retraite en pleine nature : le Québec au coeur de la révolution du tourisme de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cloutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://theconversation.com/du-spa-nordique-a-la-retraite-en-pleine-nature-le-quebec-au-coeur-de-la-revolution-du-tourisme-de-bien-etre-250216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-trail : ce que révèle la science sur ce sport extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mauvieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en musique le trail : émotions sincères ou stratégie d’enchantement marchand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lancelevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://theconversation.com/mettre-en-musique-le-trail-emotions-sinceres-ou-strategie-denchantement-marchand-256708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-trail du Mont-Blanc : quand course à pied rime avec philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trail-running community faces its biggest challenges yet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description du jeu de données sur les évènements et les courses à pied à l'internationale pour l'année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running DataLab. Petite clinique des évènements de course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement et care dans les familles transnationales indiennes. Expériences de vie de brahmanes à Chennai et Coimbatore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Plard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université d'Angers, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01011793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F928077"/>
+    <w:nsid w:val="FF54B994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-plard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8498-1763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186186894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-7575-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304313v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29359/BJHPA.17.3.05" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lancelev&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plard Mathilde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585482" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276757v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.147.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tachon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.934308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v14i02/87-99" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v13i01/39-54" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0724" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33224" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4930" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6154" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jahan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Riob&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Failler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03714722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397247v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guichet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626067v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132853v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397134v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396730v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396575v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396555v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939647v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222379v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646820v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513094v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Qu&#233;niart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900988v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vachon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Richelieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2457.3204" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lecestre-Rollier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loriaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wandera Ojiambo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmons.com/products/les-sentiers-de-la-science" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cloutier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027784v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027798v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011955v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-plard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8498-1763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186186894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wANQZasAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-7575-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El-Jor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hallez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29359/BJHPA.17.3.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lancelev&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plard Mathilde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585482" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.147.0115" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tachon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marteau-Chasserieau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.934308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v14i02/87-99" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v13i01/39-54" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04702605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4930" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33224" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784198v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6154" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646789v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pihet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jahan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Riob&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0345" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601947v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796029v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Failler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03714722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guichet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626067v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396898v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132853v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396990v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868043v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409629v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396730v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943615v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Goffart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachon Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Qu&#233;niart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charpentier Mich&#232;le" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601248v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vachon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Richelieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2457.3204" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lecestre-Rollier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loriaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wandera Ojiambo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmons.com/products/les-sentiers-de-la-science" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cloutier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027828v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027798v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011955v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>