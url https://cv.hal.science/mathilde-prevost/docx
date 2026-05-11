--- v0 (2026-03-07)
+++ v1 (2026-05-11)
@@ -66,1930 +66,2130 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport terrestre au temps des Pharaons : Deux égyptologues lozériens font le point</w:t>
+                <w:t xml:space="preserve">What equipment for the transportation by donkeys? Analysis of data from the Old Kingdom to the New Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Delvaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Delvaux; Serena Esposito; Mathilde Prévost. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Gévaudan, des Causses et Cévennes </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Transports et mobilités dans l’Égypte antique. Modèles et stratégies de circulation dans la vallée du Nil et au-delà entre le IVe millénaire av. J.-C. et le Ier siècle ap. J.-C. Actes de colloque, Montpellier, 24-26 avril 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, CENiM 47, pp.129-152, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454670v1</w:t>
+                <w:t xml:space="preserve">hal-05596378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the Ancient Egyptians ride donkeys? A review of textual and iconographical evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Representations on animals in Ancient Egypt: parallel traditions through the millennia. The example of the donkey in the Teaching of ‘Onchsheshonqy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gianluca Miniaci; Christian Greco; Paolo Del Vesco; Mattia Mancini; Cristina Alù. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Egyptian Archaeology and Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04842260v1</w:t>
+              <w:t xml:space="preserve">Studies presented to Marilina Betrò V. Egypt in Ancient and Modern Tales, Travels and Explorations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pisa University Press, pp.65-77, 2024, 9791256080434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Béthume et Paolo Tomassini (éd.), Fantastic Beasts in Antiquity. Looking for the monster, discovering the Human</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’âne au travail chez les Égyptiens à l’époque ramesside (XIXe-XXe dynasties)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Poinsot; Margaux Spruyt; Kilian Moreau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04411727v1</w:t>
+              <w:t xml:space="preserve">Le cheval, l’âne et la mule dans les Empires de l’Orient ancien. Actes du Colloque International de Paris (INHA, 12 Octobre &amp; Domaine de Chantilly, 13 Octobre 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 87-102, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’âne harpiste en Égypte et ailleurs : réflexions sur un motif iconographique et sur la méthode comparative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Routes, communications et circulation : approches croisées en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe de notre ère. Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vorsanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Prévost; Thomas Salmon; Margaux Spruyt; Adèle Vorsanger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Egitto e Vicino Oriente</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04562249v1</w:t>
+              <w:t xml:space="preserve">Routes, communications et circulation : approches croisées en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe de notre ère (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 22 mai 2018 à l'INHA, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.120-121, 2021, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62806/WDNE1392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’âne humanisé et l’homme animalisé en Égypte ancienne. Rapprochements et identifications entre l’homme et l’âne dans les textes et images du Nouvel Empire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Did Egyptians Eat Donkeys ? Reflexions from Archaeological and Historical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salima Ikram; Jessica Kaiser; Stéphanie Porcier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03650238v1</w:t>
+              <w:t xml:space="preserve">The Ancient Egyptians &amp; the Natural World. Flora, Fauna &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9789464260359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Khonsouemheb à Setné : Constantes et diversité dans les histoires de revenants entre le Nouvel Empire et l'époque gréco-romaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Routes, communications et circulation : approches croisées en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe de notre ère. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vorsanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Prévost; Thomas Salmon; Margaux Spruyt; Adèle Vorsanger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03819858v1</w:t>
+              <w:t xml:space="preserve">Routes, communications et circulation : approches croisées en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe de notre ère (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 22 mai 2018 à l'INHA, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10-12, 2021, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62806/RJGG8736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations sous les pharaons : vers les royaumes de Yam et de Pount</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Partir avec des ânes dans le désert : les caravanes des anciens Égyptiens (IIIe et IIe millénaires avant notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Prévost; Thomas Salmon; Margaux Spruyt; Adèle Vorsanger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Archicube </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03650218v1</w:t>
+              <w:t xml:space="preserve">Routes, communications et circulation : approches croisées en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe de notre ère (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 22 mai 2018 à l'INHA, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.78-95, 2021, Journées Jeunes chercheurs Orient &amp; Méditerranée, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62806/VBVI4661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations on animals in Ancient Egypt: parallel traditions through the millennia. The example of the donkey in the Teaching of ‘Onchsheshonqy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transports et mobilités dans l’Égypte antique. Modèles et stratégies de circulation dans la vallée du Nil et au-delà entre le IVe millénaire av. J.-C. et le Ier siècle ap. J.-C. Actes de colloque, Montpellier, 24-26 avril 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies presented to Marilina Betrò V. Egypt in Ancient and Modern Tales, Travels and Explorations</w:t>
-[...162 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transports et mobilités dans l’Égypte antique. Modèles et stratégies de circulation dans la vallée du Nil et au-delà entre le IVe millénaire av. J.-C. et le Ier siècle ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Montpellier, France. 47, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Spruyt</w:t>
-[...386 lines deleted...]
-                <w:t xml:space="preserve">hal-03650223v1</w:t>
+                <w:t xml:space="preserve">hal-05596370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’anthropozoologie ou l’étude des relations entre humains et animaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transport terrestre au temps des Pharaons : Deux égyptologues lozériens font le point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Gévaudan, des Causses et Cévennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1er semestre 2025), pp.30-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did the Ancient Egyptians ride donkeys? A review of textual and iconographical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Egyptian Archaeology and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31526/seas.2024.543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Béthume et Paolo Tomassini (éd.), Fantastic Beasts in Antiquity. Looking for the monster, discovering the Human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Aux frontières des espèces, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/frontieres.1720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âne harpiste en Égypte et ailleurs : réflexions sur un motif iconographique et sur la méthode comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egitto e Vicino Oriente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, p. 29-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âne humanisé et l’homme animalisé en Égypte ancienne. Rapprochements et identifications entre l’homme et l’âne dans les textes et images du Nouvel Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aitia.10895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04411775v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Khonsouemheb à Setné : Constantes et diversité dans les histoires de revenants entre le Nouvel Empire et l'époque gréco-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nehet, revue numérique d'égyptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, p. 123-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorations sous les pharaons : vers les royaumes de Yam et de Pount</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Archicube </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Explorer, 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la formation des représentations sur un animal : L’âne en Égypte ancienne (IIIe et IIe millénaires avant notre ère)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’anthropozoologie ou l’étude des relations entre humains et animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03820577v1</w:t>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/uoae⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ânes en Égypte ancienne : Élevage, usages, représentations (IIIe-IIe millénaires avant J.-C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étudier la formation des représentations sur un animal : L’âne en Égypte ancienne (IIIe et IIe millénaires avant notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Histoire. Sorbonne Université, 2021. Français. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">tel-03650257v1</w:t>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routes, communications et circulation : approches croisées, en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe siècle de notre ère.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les ânes en Égypte ancienne : Élevage, usages, représentations (IIIe-IIe millénaires avant J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire. Sorbonne Université, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umr 8167 Orient &amp; Méditerranéez</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03650220v1</w:t>
+                <w:t xml:space="preserve">tel-03650257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Routes, communications et circulation : approches croisées, en Orient et dans le monde méditerranéen du IVe millénaire avant notre ère au XVe siècle de notre ère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Spruyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vorsanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umr 8167 Orient &amp; Méditerranéez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2021, Journées Jeunes Chercheurs Orient &amp; Méditerranée, Fabienne Dugast</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Did Egyptians Eat Donkeys ? Reflexions from historical and archaeological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lesur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Animals in Ancient Egypt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âne dans l’Égypte ancienne (IIIe-IIe millénaires) : Une image ambivalente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des ânes et des hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuel Bury; Isabelle de Vendeuvre, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âne harpiste en Égypte et ailleurs : réflexions sur un motif iconographique et sur la méthode comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’École Doctorale « Mondes antiques et médiévaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2136,51 +2336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pr&#233;vost" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31526/seas.2024.543" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.10895" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05507669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vorsanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/WDNE1392" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260359" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05495926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/RJGG8736" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/VBVI4661" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/uoae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03650257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/routes-communications-et-circulation-approches-croisees-en-orient-et-dans-le-monde-mediterraneen-du-iveme-millenaire-avant-notre-ere-au-xveme-siecle-de-notre-ere/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842345v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05507669v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vorsanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salmon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/WDNE1392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260359" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05495926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/RJGG8736" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/VBVI4661" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Esposito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31526/seas.2024.543" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.1720" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.10895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/uoae" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03650257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection-volume/routes-communications-et-circulation-approches-croisees-en-orient-et-dans-le-monde-mediterraneen-du-iveme-millenaire-avant-notre-ere-au-xveme-siecle-de-notre-ere/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>