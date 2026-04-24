--- v0 (2026-03-29)
+++ v1 (2026-04-24)
@@ -2537,51 +2537,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00077223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectacles vivants, logiques de consommation et construction d’expériences : le paradoxe d’une offre à la fois unique et plurielle</w:t>
+                <w:t xml:space="preserve">Spectacles vivants, logiques de consommation et construction d'expériences : le paradoxe d'une offre à la fois unique et plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
@@ -2590,102 +2590,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 37, pp.57-66. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 37, pp.57-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02915759v1</w:t>
+                <w:t xml:space="preserve">halshs-00007695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectacles vivants, logiques de consommation et construction d'expériences : le paradoxe d'une offre à la fois unique et plurielle</w:t>
+                <w:t xml:space="preserve">Spectacles vivants, logiques de consommation et construction d’expériences : le paradoxe d’une offre à la fois unique et plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
@@ -2694,259 +2685,268 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 37, pp.57-66</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 37, pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.037.57.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007695v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Expérience de Consommation de Spectacles Vivants : de Nouvelles Perspectives de Recherche</w:t>
+                <w:t xml:space="preserve">Le Marketing du Spectacle Vivant : du Comportement du Public aux Options Stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bouchet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Filser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommations et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.127-139</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (142), pp.113-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00497784v1</w:t>
+                <w:t xml:space="preserve">halshs-00497782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Marketing du Spectacle Vivant : du Comportement du Public aux Options Stratégiques</w:t>
+                <w:t xml:space="preserve">L'Expérience de Consommation de Spectacles Vivants : de Nouvelles Perspectives de Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Filser</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 29 (142), pp.113-127</w:t>
+              <w:t xml:space="preserve">Consommations et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.127-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00497782v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2977,150 +2977,150 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’internationalisation : le cas de l’événementiel culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, 2024, Études de cas, 978-2-340-09378-2</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.11-26, 2024, Études de cas (ISSN 3073-1658), 978-2-340-09378-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737811v1</w:t>
+                <w:t xml:space="preserve">hal-05045864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’internationalisation : le cas de l’événementiel culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Notebaert Bertrand Belvaux. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.11-26, 2024, Études de cas (ISSN 3073-1658), 978-2-340-09378-2</w:t>
+              <w:t xml:space="preserve">, Ellipses, 2024, Études de cas, 978-2-340-09378-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045864v1</w:t>
+                <w:t xml:space="preserve">hal-04737811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l’innovation stratégique pour répondre aux crises : analyse des pratiques dans le cadre des festivals de musiques actuelles</w:t>
               </w:r>
@@ -5882,51 +5882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouazzani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pulh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mencarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.10701" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2019.1692057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-03-2017-0233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02733200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15640/jmm.v7n2a6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01698405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2017.10.023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13522751211215877" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.77.82" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon-Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marteaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Notebaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.044.0147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01346769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herv&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005432ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02634501011041453" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7470653410B32486184BD8D23265475AB956AE8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00314523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.037.57.66" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04737811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05045864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03706331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flacandji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mancarelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03474768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04738508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Ghariani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros Passebois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04153419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03199536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878144v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01447619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouazzani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pulh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mencarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.10701" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2019.1692057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-03-2017-0233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02733200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15640/jmm.v7n2a6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01698405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2017.10.023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13522751211215877" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.77.82" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon-Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marteaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Notebaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.044.0147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01346769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herv&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005432ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02634501011041453" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7470653410B32486184BD8D23265475AB956AE8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00314523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.037.57.66" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05045864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04737811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03706331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flacandji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mancarelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03474768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04738508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Ghariani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros Passebois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04153419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03199536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878144v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01447619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>