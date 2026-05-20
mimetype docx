--- v1 (2026-04-24)
+++ v2 (2026-05-20)
@@ -403,222 +403,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consequences of the heritage experience in brand museums on the consumer–brand relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On The Boundary of the Sacred and the Profane: The Author Name</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/EJM-03-2017-0233⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15640/jmm.v7n2a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02142424v1</w:t>
+                <w:t xml:space="preserve">hal-02733200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Boundary of the Sacred and the Profane: The Author Name</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The consequences of the heritage experience in brand museums on the consumer–brand relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (2), pp.45-59. </w:t>
+              <w:t xml:space="preserve">European Journal of Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (10), pp.2193-2212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15640/jmm.v7n2a6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/EJM-03-2017-0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733200v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02142424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the arts inspire businesses: Museums as a heritage redefinition tool of brands</w:t>
               </w:r>
@@ -866,291 +866,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01026379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Museoparks and re‐enchantment of the museum visits: an approach centred on visual ethnology</w:t>
+                <w:t xml:space="preserve">Web 2.0 et musées : les nouveaux visages du visiteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (2), pp.148-164. </w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65, pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/13522751211215877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7193/DM.065.77.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01288240v1</w:t>
+                <w:t xml:space="preserve">hal-02424270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEB 2.0 ET MUSÉES Les nouveaux visages du visiteur</w:t>
+                <w:t xml:space="preserve">Museoparks and re‐enchantment of the museum visits: an approach centred on visual ethnology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.148-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/13522751211215877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950577v1</w:t>
+                <w:t xml:space="preserve">halshs-01288240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web 2.0 et musées : les nouveaux visages du visiteur</w:t>
+                <w:t xml:space="preserve">WEB 2.0 ET MUSÉES Les nouveaux visages du visiteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65, pp.77-82. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 65, pp.75-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.065.77.82⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02424270v1</w:t>
+                <w:t xml:space="preserve">hal-00950577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode de l'essai photographique collectif : Mise en Oeuvre sur le site de Bibracte</w:t>
               </w:r>
@@ -1816,204 +1816,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les institutions culturelles s'ouvrent au marketing sensoriel... et s'en défendent : enjeux et paradoxes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La communication 2.0 : un dialogue sous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22, pp.90-106</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54, pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416379v1</w:t>
+                <w:t xml:space="preserve">hal-00416380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication 2.0 : un dialogue sous conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les institutions culturelles s'ouvrent au marketing sensoriel... et s'en défendent : enjeux et paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 54, pp.69-73</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.90-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416380v1</w:t>
+                <w:t xml:space="preserve">hal-00416379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positioning Strategies of Cultural Institutions: A Renewal of the Offer in the Face of Shifting Consumer Trends</w:t>
               </w:r>
@@ -2903,421 +2903,2547 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consommations et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.127-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00497784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the impact of digital technology on performing arts: a comparative analysis of scientific and professional issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Arts and Cultural Management (AIMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMAC, Jun 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the hybridization of culture through the analysis of new venues for cultural offer dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghofrane Ghariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ducros Passebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Arts and Cultural Management (AIMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMAC, Jun 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the hybridization of culture through the analysis of new venues for cultural offer dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghofrane Ghariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Association Internationale de Management des Arts et de la Culture,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMAC, ISTCE Lisboa, Jun 2024, Lisboa Portugal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels impacts des mutations digitales sur le secteur du spectacle vivant ? État des lieux des recherches scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Réinventer la scène. Innovation, création, diffusion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the impact of digital on performing arts: a systematic literature review proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Innovation, Culture and Tourism Workshop 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Toulouse (En ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04029842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels impacts des mutations digitales sur le secteur du spectacle vivant ? état des lieux des recherches scientifiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Chaire de recherche en création d’opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire de recherche du Canada en création d’opéra, Jun 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender l’impact du digital sur le spectacle vivant : Proposition d’une revue de littérature systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Workshop on Innovation, Culture, and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Toulouse, France. pp.18-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opéras face au défi de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Belvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Notebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop - Innovation, Culture et Tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en gestion des organisations (CREGO) de l’Université de Bourgogne et TBS (Toulouse Business School), Nov 2020, Dijon (Online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperreal positioning and cross-channel strategy of cultural sites: towards the construction of a metaexperience for the visitor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Belvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Notebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Conference on Arts and Cultural Management AIMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Arts and Cultural Management (AIMAC), Jun 2019, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience patrimoniale dans un musée de marque : quelles conséquences sur la relation consommateur-marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34ème Congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de marketing, May 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux comprendre les représentations associées au crowdfunding culturel pour améliorer sa mise en œuvre dans le secteur culturel et patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Recherche " Management du tourisme patrimonial "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire VALLOREM, IAE de l’Université de Tours, Jun 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The brand quest for heritage: heritage-making and social obligation in brand museums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chaney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Research Meeting in Business and Management (IRMBAM-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe ESC Troyes en Champagne, IPAG Business School, and University Nice Sophia Antipolis, Jul 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soutien à la culture via le crowdfunding en question : au-delà des motivations, une analyse des freins à participer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passebois- Ducrot Juliette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33ème congrès international de l'AFM (Association française de marketing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Vallorem des Universités de Tours et d'Orléans, May 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation de l'expérience de consommation : investigation autour de deux modèles alternatifs. Application dans le domaine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Notebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeon-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Venise, Italie. pp.CD-ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'offre muséale fait écho aux grandes tendances de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Journées Nationales des I.A.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lille, France. pp./</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les institutions culturelles s'ouvrent au marketing sensoriel...... et s'en défendent : enjeux et paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Arts &amp; Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Valencia, Espagne. pp./</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les institutions culturelles s´ouvrent au marketing sensoriel ... et s´en défendent : enjeux et paradoxes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMAC 2007. The 9th International Conference on Arts and Cultural Management. July 8–11, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Valancia, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel marketing pour les entreprises culturelles européennes ou comment renouveler l'offre face à une consommation en mouvement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Workshop Arts, Culture et Management en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment positionner l'offre culturelle ? De la compréhension de la relation personne – objet à l'intégration du lieu de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mencarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque les nouvelles tendances du marketing ESCP – EAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp./</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Analyse de l'Expérience de Consommation de Spectacles Vivants : de Nouvelles Perspectives Managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de l'Association Française du Marketing, Congrès International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Tunis, Tunisie. pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Expérience de Consommation de Spectacles Vivants : de Nouvelles Perspectives de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes 1ère Journées Normandes de Recherches sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.280-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Comportement de Fréquentation de l'Evènement Culturel : de l'Expérience Individuelle à la Recherche de Lien Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pulh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des XVèmes Journées Nationales des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Bayonne-Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’internationalisation : le cas de l’événementiel culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.11-26, 2024, Études de cas (ISSN 3073-1658), 978-2-340-09378-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’internationalisation : le cas de l’événementiel culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Notebaert Bertrand Belvaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2024, Études de cas, 978-2-340-09378-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l’innovation stratégique pour répondre aux crises : analyse des pratiques dans le cadre des festivals de musiques actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations sociétales et organisations : Des repères théoriques et pratiques pour préparer les organisations au monde qui advient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions de société (ISSN 1777-439X), Éditions EMS, pp.91-104, 2023, 978-2-37687-776-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vision moins idéalisée de l'expérience client en marketing. Entre création et destruction de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Flacandji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mancarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Des Garets, Gilles Paché. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations sur la consommation et la distribution : individus, expériences, systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.161-168, 2022, Travail &amp; gouvernance (ISSN 2263-3901), 979-10-320-0395-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marketing culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3333,2222 +5459,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing - 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2021, Openbook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur et expérience muséale : Quand la révolution numérique interroge la création de valeur dans les musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémi Mencarelli, Arnaud Rivière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La valeur perçue en marketing : perspectives théoriques et enjeux managériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.157-168, 2020, Travail &amp; gouvernance (ISSN 2263-3901), 979-10-320-0264-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097953v1</w:t>
-              </w:r>
-[...2029 lines deleted...]
-                <w:t xml:space="preserve">halshs-00498894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les marques s’invitent au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5570,51 +5665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5624,118 +5719,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagonale des Fous&amp;quot; : stratégie événementielle d'un ultra-trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pulh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5882,51 +5977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouazzani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pulh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mencarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.10701" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2019.1692057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-03-2017-0233" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02733200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15640/jmm.v7n2a6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01698405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2017.10.023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13522751211215877" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.77.82" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon-Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marteaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Notebaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.044.0147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01346769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herv&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005432ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02634501011041453" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7470653410B32486184BD8D23265475AB956AE8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00314523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.037.57.66" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05045864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04737811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03706331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flacandji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mancarelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03474768v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633304v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04738508v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Ghariani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros Passebois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04153419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03199536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878144v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482156v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416404v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01447619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vales" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouazzani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pulh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04533983v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mencarelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.10701" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2019.1692057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02733200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Collange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15640/jmm.v7n2a6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-03-2017-0233" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01698405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2017.10.023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.77.82" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13522751211215877" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Graillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon-Renault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marteaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Notebaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.044.0147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01346769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herv&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005432ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02634501011041453" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7470653410B32486184BD8D23265475AB956AE8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00314523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.037.57.66" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04738508v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Ghariani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros Passebois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614886v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04153419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029842v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04474597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03199536v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Belvaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03003109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416404v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05045864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04737811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03706331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Flacandji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mancarelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03474768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03097953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02276744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01447619v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>