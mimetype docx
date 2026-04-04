--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -857,274 +857,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03922392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single chamber Solid Oxide Fuel Cells selective electrodes: A real chance with brownmillerite-based nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Bedon</w:t>
+                <w:t xml:space="preserve">Development of a selective ammonia YSZ-based sensor and modeling of its response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonella Glisenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (27), pp.14735-14747. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 338, pp.129833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03164274v1</w:t>
+                <w:t xml:space="preserve">emse-03192932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a selective ammonia YSZ-based sensor and modeling of its response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single chamber Solid Oxide Fuel Cells selective electrodes: A real chance with brownmillerite-based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">Simone Mascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Breuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">Antonella Glisenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 338, pp.129833. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (27), pp.14735-14747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03192932v1</w:t>
+                <w:t xml:space="preserve">emse-03164274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic and Electrochemical Properties of Ag Infiltrated Perovskite Coatings for Propene Deep Oxidation</w:t>
               </w:r>
@@ -1238,321 +1238,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02892067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene epoxidation on Ag/YSZ electrochemical catalysts: Understanding of oxygen electrode reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach of a fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based gas sensor on a flexible foil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cavoué</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Gaillard</w:t>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106495⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (39), pp.12343 à 12353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9TC04170B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184495v1</w:t>
+                <w:t xml:space="preserve">hal-02304842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach of a fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based gas sensor on a flexible foil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Kassem</w:t>
+                <w:t xml:space="preserve">Ethylene epoxidation on Ag/YSZ electrochemical catalysts: Understanding of oxygen electrode reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (39), pp.12343 à 12353. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.106495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9TC04170B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304842v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and inkjet printing of sol–gel derived tin oxide ink for flexible gas sensing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1619,429 +1619,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient temperature selective ammonia gas sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES modifications</w:t>
+                <w:t xml:space="preserve">Simulation of nanosecond IR laser annealing of cerium gadolinium oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+                <w:t xml:space="preserve">D. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Tournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 256, pp.440-447. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (11), pp.3875 - 3880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618268v1</w:t>
+                <w:t xml:space="preserve">hal-01791450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of tin dioxide thick film modified by APTES in vapor and liquid phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Ambient temperature selective ammonia gas sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-1541-4⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.440-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586224v1</w:t>
+                <w:t xml:space="preserve">hal-01618268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of nanosecond IR laser annealing of cerium gadolinium oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of tin dioxide thick film modified by APTES in vapor and liquid phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mariño</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (11), pp.3875 - 3880. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Electronic materials, 53 (1), pp.727-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.04.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-1541-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791450v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Development of IT-SOFC Electrodes Based on the Nanofunctionalization of La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; with Oxides. PART 1: Cathodes by Means of Iron Oxide</w:t>
               </w:r>
@@ -2066,51 +2066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Glisenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (12), pp.6840-6850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104, pp.28-31. </w:t>
@@ -2406,1693 +2406,1693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO 2 -APTES Modification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser induced densification of cerium gadolinium oxide: application to single-chamber solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hijazi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374, pp.370-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.12.220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012993v1</w:t>
+                <w:t xml:space="preserve">hal-01250246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced densification of cerium gadolinium oxide: application to single-chamber solid oxide fuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mariño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.12.220⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 236, pp.1091-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250246v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO 2 -APTES Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick Camara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+                <w:t xml:space="preserve">G. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp.280-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330977v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of anode-supported single chamber solid oxide fuel cell based on La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt;-Ce&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1.95&amp;lt;/sub&amp;gt; composite cathode</w:t>
+                <w:t xml:space="preserve">Tunable architecture for flexible and highly conductive graphene-polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Ping Sun</w:t>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhao</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.10.117⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918061v1</w:t>
+                <w:t xml:space="preserve">hal-00966122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable architecture for flexible and highly conductive graphene-polymer composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anode supported single chamber solid oxide fuel cells operating in exhaust gases of thermal engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Faucheu</w:t>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 268, pp.356-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.06.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966122v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode supported single chamber solid oxide fuel cells operating in exhaust gases of thermal engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Briault</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of anode-supported single chamber solid oxide fuel cell based on La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt;-Ce&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1.95&amp;lt;/sub&amp;gt; composite cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Ping Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Laucournet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">Hui Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 268, pp.356-364. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (2), pp.1014-1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.06.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.10.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056363v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all porous solid oxide fuel cell (SOFC): a bridging technology between dual and single chamber SOFCs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalytic study of SOFC electrode materials in engine exhaust gas atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Energy and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3EE40131F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (20), pp.7184-7195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7535-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850758v1</w:t>
+                <w:t xml:space="preserve">hal-00850716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic study of SOFC electrode materials in engine exhaust gas atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Briault</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; reduction and evaluation of anode supported single chamber solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rembelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7535-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 242 (15), pp.811-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.05.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850716v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; reduction and evaluation of anode supported single chamber solid oxide fuel cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">An all porous solid oxide fuel cell (SOFC): a bridging technology between dual and single chamber SOFCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Bessaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu C. Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rembelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 242 (15), pp.811-816. </w:t>
+              <w:t xml:space="preserve">European Energy and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.2119-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.05.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3EE40131F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840106v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical promotion of catalysis with highly dispersed Pt nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Burel</w:t>
+                <w:t xml:space="preserve">Characterization and Comparison of Different Cathode Materials for SC-SOFC: LSM, BSCF, SSC, and LSCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rembelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.02.041⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.256-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201100064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683898v1</w:t>
+                <w:t xml:space="preserve">hal-00722640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Comparison of Different Cathode Materials for SC-SOFC: LSM, BSCF, SSC, and LSCF</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical promotion of catalysis with highly dispersed Pt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kambolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lizarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Tsampas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.201100064⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722640v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical promotion of catalysis with highly dispersed Pt nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Electrochemical promotion of propane combustion on highly dispersed Pt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kambolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Tsampas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.02.041⟩</w:t>
+              <w:t xml:space="preserve">Ionic and Mixed Conducting Ceramics 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.535-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3701346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725758v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical promotion of propane combustion on highly dispersed Pt nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical promotion of catalysis with highly dispersed Pt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. N. Tsampas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Rieu</w:t>
+                <w:t xml:space="preserve">Anastasios Kambolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Viricelle</w:t>
+                <w:t xml:space="preserve">Michail N. Tsampas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionic and Mixed Conducting Ceramics 8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3701346⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073448v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of lanthanum nickelate as a cathode for use in intermediate temperature solid oxide fuel cells</w:t>
               </w:r>
@@ -4608,177 +4608,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of the sol-gel route to develop cathode and electrolyte thick layers Application to SOFC systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New route to prepare anodic coatings on dense and porous metallic support for SOFC application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.F. Cienfuegos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.08.017⟩</w:t>
+              <w:t xml:space="preserve">Fuel Cells Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (12), pp.12-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1464-2859(08)70457-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354972v1</w:t>
+                <w:t xml:space="preserve">hal-04080098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Ni–YSZ thin and thick films on metallic interconnects as cell supports. Applications as anode for SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4787,257 +4782,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mauvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (3), pp.307-313. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-008-1689-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-008-1689-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New route to prepare anodic coatings on dense and porous metallic support for SOFC application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentialities of the sol-gel route to develop cathode and electrolyte thick layers Application to SOFC systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Cienfuegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1464-2859(08)70457-7⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 203 (5-7), pp.901-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04080098v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5049,247 +5049,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensors for redox and VOCs gases detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC2 automne 2024 (Club MicroCapteurs Chimiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CMC2 - Réunion de printemps du Club MicroCapteurs Chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMGP (Laboratoire des Matériaux et du Génie Physique), Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05085355v1</w:t>
+                <w:t xml:space="preserve">emse-05064513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensors for redox and VOCs gases detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC2 - Réunion de printemps du Club MicroCapteurs Chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMGP (Laboratoire des Matériaux et du Génie Physique), Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CMC2 automne 2024 (Club MicroCapteurs Chimiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05064513v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05085355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
@@ -5348,73 +5348,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Meeting on Chemical Sensors (IMCS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Changchun, China</w:t>
+              <w:t xml:space="preserve">EUROSENSORS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian National Research Council - Institute for Microelectronics and Microsystems; Royal Society of Chemistry, Sep 2023, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05069605v1</w:t>
+                <w:t xml:space="preserve">emse-05072967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
@@ -5473,122 +5473,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Italian National Research Council - Institute for Microelectronics and Microsystems; Royal Society of Chemistry, Sep 2023, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05072967v1</w:t>
+                <w:t xml:space="preserve">emse-05072910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5598,513 +5598,513 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">XI Franco-Spanish Workshop IBERNAM-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05072910v1</w:t>
+                <w:t xml:space="preserve">emse-05073039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and formulation of gold inks for inkjet printing of gas sensor electrodes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Franco-Spanish Workshop IBERNAM-CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05073039v1</w:t>
+                <w:t xml:space="preserve">emse-05072928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and formulation of gold inks for inkjet printing of gas sensor electrodes,</w:t>
+                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05072928v1</w:t>
+                <w:t xml:space="preserve">emse-05069184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimised synthesis of nanostructured powders for the elaboration of LAMOX giant electrostrictive films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Mache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pautonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Congrès SCF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Chimique de France, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05069184v1</w:t>
+                <w:t xml:space="preserve">emse-05069532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised synthesis of nanostructured powders for the elaboration of LAMOX giant electrostrictive films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pautonnier</w:t>
+                <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Naddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SCF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Chimique de France, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">19th International Meeting on Chemical Sensors (IMCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Changchun, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05069532v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05069605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
               </w:r>
@@ -6435,90 +6435,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Selective Mixed-Potential Ammonia Sensor for Automotive Exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6569,90 +6569,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; imprimé sur support souple et fonctionnalisé pour être sélectif à NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire ITODYS, Université Diderot, Paris, Jun 2021, Paris, France</w:t>
@@ -6681,90 +6681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Selective Mixed-Potential Ammonia Sensor for Automotive Exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montréal, Canada. pp.2163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6811,90 +6811,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sensors on Flexible Substrate for Ammonia Detection at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference nanoFIS 2020 - Functional Integrated nanoSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Gratz, Austria</w:t>
@@ -6936,51 +6936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental (scanning and transmission) electron microscopy contribution to the study of silver-based catalysts during ethylene epoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavoué T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7042,558 +7042,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+                <w:t xml:space="preserve">Modification de Capteur NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; basé sur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fonctionnalisé fonctionnant à température ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2019 - European congress and exhibition on advanced materials and processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292212v1</w:t>
+                <w:t xml:space="preserve">emse-05059908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical promotion of propylene combustion on Ag catalytic coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Frequency Sensor Association (IFSA), Sep 2019, Canary Islands (tenerife), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132908v1</w:t>
+                <w:t xml:space="preserve">hal-02325772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de Capteur NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; basé sur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fonctionnalisé fonctionnant à température ambiante</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Euromat 2019 - European congress and exhibition on advanced materials and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05059908v1</w:t>
+                <w:t xml:space="preserve">hal-02292212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical promotion of propylene combustion on Ag catalytic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Frequency Sensor Association (IFSA), Sep 2019, Canary Islands (tenerife), Spain</w:t>
+              <w:t xml:space="preserve">25th Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325772v1</w:t>
+                <w:t xml:space="preserve">hal-02132908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES gas sensor for selective ammonia detection at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7672,51 +7672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication d’un capteur de gaz à base de SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; par impression jet d’encre sur support souple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7819,51 +7819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Yokohama Japan</w:t>
@@ -7886,445 +7886,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-Based Nanostructured Catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cavoué</w:t>
+                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-based nanostructured catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AiMES 2018 Americas International Meeting on Electrochemistry and Solid State Science - 2018 ECS and SMEQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.MA2018-02 1645</w:t>
+              <w:t xml:space="preserve">10th International Conference on Environmental Catalysis &amp; the 3rd International Symposium on Catalytic Science and Technology in Sustainable Energy and Environment (ICEC&amp;EECAT2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971848v1</w:t>
+                <w:t xml:space="preserve">hal-01879544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnO2 sensors : towards functionalization and low temperature operation on flexible substrate?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Saadaoui</w:t>
+                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-Based Nanostructured Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXth Franco-Spanish Workshop IBERNAM-CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">AiMES 2018 Americas International Meeting on Electrochemistry and Solid State Science - 2018 ECS and SMEQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.MA2018-02 1645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981227v1</w:t>
+                <w:t xml:space="preserve">hal-01971848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-based nanostructured catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gaillard</w:t>
+                <w:t xml:space="preserve">SnO2 sensors : towards functionalization and low temperature operation on flexible substrate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Environmental Catalysis &amp; the 3rd International Symposium on Catalytic Science and Technology in Sustainable Energy and Environment (ICEC&amp;EECAT2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tianjin, China</w:t>
+              <w:t xml:space="preserve">IXth Franco-Spanish Workshop IBERNAM-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879544v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Flexible Sensor by Inkjet Printing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8397,51 +8397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of flexible gas sensor based on tin oxide by inkjet printing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8501,90 +8501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two vanadium based materials as working electrode for developing a selective mixed-potential ammonia sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Center Leoben Forschungs GmbH; University of Graz (Uni Graz); Graz University of Technology (TU Graz), Sep 2018, Graz, Austria. pp.770, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8618,103 +8618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and selective ammonia gas sensor based on molecularly modified SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.399, </w:t>
@@ -8746,3033 +8746,3033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of YSZ electrolyte inks for preparation of screen-printed mixed-potential sensors for selective detection of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+                <w:t xml:space="preserve">Synthesis and Inkjet Printing of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ink on a Flexible Substrate for Gas Sensor Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.456, </w:t>
+              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617536v1</w:t>
+                <w:t xml:space="preserve">hal-01617448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Inkjet Printing of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ink on a Flexible Substrate for Gas Sensor Application</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical Promotion of Propene Combustion on Ag Catalytic Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">231st ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nouvelle Orleans United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617448v1</w:t>
+                <w:t xml:space="preserve">hal-01529689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Promotion of Propene Combustion on Ag Catalytic Coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of YSZ electrolyte inks for preparation of screen-printed mixed-potential sensors for selective detection of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">231st ECS Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.456, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529689v1</w:t>
+                <w:t xml:space="preserve">hal-01617536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of cerium gadolinium oxide electrolyte by laser treatment: application to single-chamber solid oxide fuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mariño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC6 International Congress on Ceramics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 30th anniversary Eurosensors Conference (EUROSENSORS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hungarian Academy of Sciences; Akadémiai Kiadó / AKCongress, Sep 2016, Budapest, Hungary. pp.280-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577423v1</w:t>
+                <w:t xml:space="preserve">hal-01436032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of APTES modified tin dioxide gas sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">APTES Molecularly Modified Tin Dioxide Gas Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMCS 2016 - The 16</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Organizing Committee of IMCS 2016; The Korean Sensors Society, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">The 16th International Meeting on Chemical Sensors (IMCS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373871v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES Modification</w:t>
+                <w:t xml:space="preserve">Porosity modification of cerium gadolinium oxide by laser annealing: application to single-chamber solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 30th anniversary Eurosensors Conference (EUROSENSORS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXV International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cancun, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436032v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APTES Molecularly Modified Tin Dioxide Gas Sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Viricelle</w:t>
+                <w:t xml:space="preserve">Functionalization of APTES modified tin dioxide gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Meeting on Chemical Sensors (IMCS2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">IMCS 2016 - The 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Meeting on Chemical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizing Committee of IMCS 2016; The Korean Sensors Society, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016952v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity modification of cerium gadolinium oxide by laser annealing: application to single-chamber solid oxide fuel cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Densification of cerium gadolinium oxide electrolyte by laser treatment: application to single-chamber solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">ICC6 International Congress on Ceramics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577421v1</w:t>
+                <w:t xml:space="preserve">hal-01577423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of cerium gadolinium oxide by laser treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Mariño</w:t>
+                <w:t xml:space="preserve">Recent advances in printed metal-oxide gas sensors on polymeric foil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danick Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaas F de Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Gas sensors based on semiconducting metal oxides - GSSMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tübingen; Kyushu University, Jun 2015, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249808v1</w:t>
+                <w:t xml:space="preserve">hal-01336586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+                <w:t xml:space="preserve">Effect of Catalyst Layer and Fuel Utilization on the Durability of Direct Methane SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayenne. D. Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Kian Cheah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">228th Electrochemical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Phoenix, AZ United States. pp.51-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06916.0051ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01234940v1</w:t>
+                <w:t xml:space="preserve">hal-01340245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in printed metal-oxide gas sensors on polymeric foil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolaas F de Rooij</w:t>
+                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application pile SOFC monochambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gas sensors based on semiconducting metal oxides - GSSMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Tübingen; Kyushu University, Jun 2015, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">Deuxièmes plénières GdR 3652 HySPàC "Hydrogène, Systèmes et Piles à Combustible" (Axe PACEOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR 3652-Philippe POGGI (SPE, UMR 6134)-Dominique GRANDJEAN (Service de la communication et de l'événementiel, Université de Corse), Oct 2015, Porticcio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336586v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Catalyst Layer and Fuel Utilization on the Durability of Direct Methane SOFC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.C. Steil</w:t>
+                <w:t xml:space="preserve">Inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bultel</w:t>
+                <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">228th Electrochemical Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Phoenix, AZ United States. pp.51-59, </w:t>
+              <w:t xml:space="preserve">Eurosensors 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freibourg, Germany. pp.75-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/06916.0051ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340245v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application pile SOFC monochambre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Mariño</w:t>
+                <w:t xml:space="preserve">High temperature printed micro-hotplate on polyimide foil for gas sensing and sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danick Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes plénières GdR 3652 HySPàC "Hydrogène, Systèmes et Piles à Combustible" (Axe PACEOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR 3652-Philippe POGGI (SPE, UMR 6134)-Dominique GRANDJEAN (Service de la communication et de l'événementiel, Université de Corse), Oct 2015, Porticcio, France</w:t>
+              <w:t xml:space="preserve">ISOEN 2015 (16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Symposium on Olfaction and Electronic Noses )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249812v1</w:t>
+                <w:t xml:space="preserve">hal-01249810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature printed micro-hotplate on polyimide foil for gas sensing and sampling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+                <w:t xml:space="preserve">Design of anodic architectures for direct methane SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOEN 2015 (16</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Energy, Materials, and Nanotechnology, EMN. Ceramics Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249810v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of anodic architectures for direct methane SOFC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Bultel</w:t>
+                <w:t xml:space="preserve">Gas preconcentrator made by rolling up a printed hotplate on foil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaas F de Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy, Materials, and Nanotechnology, EMN. Ceramics Meeting 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freibourg, Germany. pp.265-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378772v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas preconcentrator made by rolling up a printed hotplate on foil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
+                <w:t xml:space="preserve">Densification of cerium gadolinium oxide by laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01235091v1</w:t>
+                <w:t xml:space="preserve">hal-01249808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Modification de la porosité de Ce0,9Gd0,1O1,95 par traitement laser : application pile SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle CIMREV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109432v1</w:t>
+                <w:t xml:space="preserve">ujm-01012036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy harvesting from exhaust gases of thermal engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Briault</w:t>
+                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDHEA (International Discussions on Hydrogen Energy and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle CIMREV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107597v1</w:t>
+                <w:t xml:space="preserve">hal-01109432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce0,9Gd0,1O1,95 par traitement laser : application pile SOFC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Mariño</w:t>
+                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy harvesting from exhaust gases of thermal engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IDHEA (International Discussions on Hydrogen Energy and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01012036v1</w:t>
+                <w:t xml:space="preserve">hal-01107597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode supported single chamber SOFC development for energy recovery of engine exhaust gases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 226</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930150v1</w:t>
+                <w:t xml:space="preserve">hal-00848785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engines</w:t>
+                <w:t xml:space="preserve">Development of anode supported Single Chamber Solid Oxide Fuel Cells running in air/methane mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Briault</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rembelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
+              <w:t xml:space="preserve">IC3 (International Workshop of Ionically Conducting Ceramics for Catalysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848785v1</w:t>
+                <w:t xml:space="preserve">hal-00928513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of anode supported Single Chamber Solid Oxide Fuel Cells running in air/methane mixture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SOFC long term operation in pure methane by gradual internal reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Marlu Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhader Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3 (International Workshop of Ionically Conducting Ceramics for Catalysis)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Solid Oxide Fuel Cells (SOFC-XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Okinawa, Japan. pp.3023-3030, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05701.3023ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00928513v1</w:t>
+                <w:t xml:space="preserve">hal-00929751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOFC long term operation in pure methane by gradual internal reforming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Solid Oxide Fuel Cells (SOFC-XIII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/05701.3023ecst⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00929751v1</w:t>
+                <w:t xml:space="preserve">hal-00848556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anode supported single chamber SOFC development for energy recovery of engine exhaust gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848556v1</w:t>
+                <w:t xml:space="preserve">hal-00930150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of the sol-gel route to develop stackings from electrodes and electrolyte thick layers. Application to SOFC systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Cienfuegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, San Diego, Californie, United States</w:t>
@@ -12088,51 +12088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Alrammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Debrecen, Hungary. </w:t>
@@ -12588,51 +12588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Topical Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
@@ -12661,77 +12661,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; sensor for automotive exhaust applications and control of industrial process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12821,51 +12821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
@@ -12946,51 +12946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.Y. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">229th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, SAN DIEGO United States</w:t>
@@ -13019,90 +13019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctionnalisation de Surfaces et Caractérisations. Pôle optique Rhône-Alpes (ORA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13153,229 +13153,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d’élaboration d’un matériau composite avec des nanoparticules de type cœur-coquille dont la coquille est en graphène</w:t>
+                <w:t xml:space="preserve">Method for preparing a composite material with core-shell nanoparticles the shell of which is made from graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3107284A1; WO2021160874A1. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2021160874A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382701v1</w:t>
+                <w:t xml:space="preserve">hal-04989359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for preparing a composite material with core-shell nanoparticles the shell of which is made from graphene</w:t>
+                <w:t xml:space="preserve">Procédé d’élaboration d’un matériau composite avec des nanoparticules de type cœur-coquille dont la coquille est en graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2021160874A1. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3107284A1; WO2021160874A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989359v1</w:t>
+                <w:t xml:space="preserve">hal-03382701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13530,51 +13530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Darves-Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113499" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Porcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04233545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04136799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Reslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03164274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mascotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Glisenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03192932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Nematbakhsh Abkenar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129833" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalaitzidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10070729" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106495" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04170B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2577-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1541-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2017.10.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiang Shi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sheng Cai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7020061" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Viricelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Camara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Briault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bessaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rembelski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE40131F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7535-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kambolis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizarraga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.02.041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kambolis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Tsampas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Viricelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3701346" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541504v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kilner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.02.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-009-9595-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Laguna-Bercero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Skinner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3298439" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.08.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1689-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HT6VP1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-2859(08)70457-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97C7ZK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Minot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072967v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052617v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064448v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01282163mtgabs" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavou&#233; T." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieu M." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132908v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325772v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920481v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.424" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971848v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Viricelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kassem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saadaoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879544v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130907" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2018/FE.5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130770" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597467v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040399" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617536v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040456" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040622" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.193" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viricelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577421v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234940v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malik Camara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.569" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas F de Rooij" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340245v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenne. D. N&#243;brega" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Kian Cheah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Steil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06916.0051ecst" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249812v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249810v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Camara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georges" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Steil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. N&#243;brega" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235091v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.602" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012036v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848785v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928513v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929751v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhader Hadjar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.3023ecst" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848556v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317674v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030133v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Panteix" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05141868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05140222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05139987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059930v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973343v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Westermann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Shi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Cai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107588v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382701v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989359v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Darves-Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113499" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Porcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04233545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04136799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Reslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03192932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Nematbakhsh Abkenar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03164274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mascotto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Glisenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalaitzidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10070729" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04170B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2577-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1541-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2017.10.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiang Shi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sheng Cai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7020061" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Camara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Viricelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Briault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Sun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7535-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rembelski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.118" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bessaa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE40131F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kambolis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Tsampas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.02.041" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Viricelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3701346" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kambolis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizarraga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541504v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kilner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.02.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-009-9595-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Laguna-Bercero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Skinner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3298439" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080098v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-2859(08)70457-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97C7ZK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1689-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HT6VP1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.08.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085355v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Minot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073039v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072928v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052617v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064448v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01282163mtgabs" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavou&#233; T." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieu M." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059908v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292212v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132908v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920481v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.424" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971848v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981227v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Viricelle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kassem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saadaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130907" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2018/FE.5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130770" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597467v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040399" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617448v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040622" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617536v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040456" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436032v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.193" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016952v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viricelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577421v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373871v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577423v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336586v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas F de Rooij" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenne. D. N&#243;brega" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Kian Cheah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Steil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06916.0051ecst" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234940v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malik Camara" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.569" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249810v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Camara" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georges" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Steil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. N&#243;brega" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235091v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.602" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249808v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109432v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107597v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848785v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhader Hadjar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.3023ecst" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930150v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317674v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030133v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Panteix" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05141868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05140222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05139987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059930v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973343v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Westermann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Shi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Cai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107588v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989359v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382701v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>