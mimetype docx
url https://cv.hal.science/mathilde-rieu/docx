--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and non-linear modelling methods for a gas sensor array developed for process control applications</w:t>
+                <w:t xml:space="preserve">Development of Gold Inks for Inkjet Printing of Gas Sensors Electrodes on Plastic Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fischer</w:t>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Darves-Blanc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24113499⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics13112110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04611143v1</w:t>
+                <w:t xml:space="preserve">emse-04611513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Gold Inks for Inkjet Printing of Gas Sensors Electrodes on Plastic Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear and non-linear modelling methods for a gas sensor array developed for process control applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
+                <w:t xml:space="preserve">Quentin Darves-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rouba Alrammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (11), pp.2110. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.3499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics13112110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24113499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04611513v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04611143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Modeling of an Electrochemical YSZ-Based Gas Sensor Used in Electrolysis Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rouba Alrammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (2), pp.658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -474,51 +474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx Sensors from Sulfur Poisoning in Glass Furnaces by the Optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,64 +768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Carollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -857,274 +857,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03922392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a selective ammonia YSZ-based sensor and modeling of its response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single chamber Solid Oxide Fuel Cells selective electrodes: A real chance with brownmillerite-based nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">Simone Mascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Breuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">Antonella Glisenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 338, pp.129833. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (27), pp.14735-14747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03192932v1</w:t>
+                <w:t xml:space="preserve">emse-03164274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single chamber Solid Oxide Fuel Cells selective electrodes: A real chance with brownmillerite-based nanocomposites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development of a selective ammonia YSZ-based sensor and modeling of its response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonella Glisenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (27), pp.14735-14747. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 338, pp.129833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.01.220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03164274v1</w:t>
+                <w:t xml:space="preserve">emse-03192932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic and Electrochemical Properties of Ag Infiltrated Perovskite Coatings for Propene Deep Oxidation</w:t>
               </w:r>
@@ -1136,64 +1136,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Giang Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1238,360 +1238,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02892067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach of a fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based gas sensor on a flexible foil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethylene epoxidation on Ag/YSZ electrochemical catalysts: Understanding of oxygen electrode reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thomas Cavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caravaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9TC04170B⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.106495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304842v1</w:t>
+                <w:t xml:space="preserve">hal-02184495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene epoxidation on Ag/YSZ electrochemical catalysts: Understanding of oxygen electrode reactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
+                <w:t xml:space="preserve">A novel approach of a fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-based gas sensor on a flexible foil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gaillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105, pp.106495. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (39), pp.12343 à 12353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.106495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9TC04170B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184495v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and inkjet printing of sol–gel derived tin oxide ink for flexible gas sensing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao-Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (18), pp.12750 à 12761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1619,498 +1619,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of nanosecond IR laser annealing of cerium gadolinium oxide</w:t>
+                <w:t xml:space="preserve">Ambient temperature selective ammonia gas sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mariño</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jamon</w:t>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (11), pp.3875 - 3880. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.440-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.04.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791450v1</w:t>
+                <w:t xml:space="preserve">hal-01618268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient temperature selective ammonia gas sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES modifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of tin dioxide thick film modified by APTES in vapor and liquid phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Electronic materials, 53 (1), pp.727-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-1541-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618268v1</w:t>
+                <w:t xml:space="preserve">hal-01586224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of tin dioxide thick film modified by APTES in vapor and liquid phases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of nanosecond IR laser annealing of cerium gadolinium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Tournier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Electronic materials, 53 (1), pp.727-738. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (11), pp.3875 - 3880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-1541-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586224v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Development of IT-SOFC Electrodes Based on the Nanofunctionalization of La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; with Oxides. PART 1: Cathodes by Means of Iron Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Glisenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (12), pp.6840-6850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104, pp.28-31. </w:t>
@@ -2330,51 +2330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xiang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Sheng Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (2), pp.61. </w:t>
@@ -2406,2043 +2406,2043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced densification of cerium gadolinium oxide: application to single-chamber solid oxide fuel cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO 2 -APTES Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 168, pp.280-283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250246v1</w:t>
+                <w:t xml:space="preserve">hal-02012993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laser induced densification of cerium gadolinium oxide: application to single-chamber solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374, pp.370-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.12.220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.06.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01330977v1</w:t>
+                <w:t xml:space="preserve">hal-01250246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO 2 -APTES Modification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Rieu</w:t>
+                <w:t xml:space="preserve">Fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Stambouli</w:t>
+                <w:t xml:space="preserve">Malick Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-P. Viricelle</w:t>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 236, pp.1091-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.06.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012993v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable architecture for flexible and highly conductive graphene-polymer composites</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of anode-supported single chamber solid oxide fuel cell based on La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt;-Ce&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1.95&amp;lt;/sub&amp;gt; composite cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Noël</w:t>
+                <w:t xml:space="preserve">Li-Ping Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Faucheu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Hui Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.02.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (2), pp.1014-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.10.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966122v1</w:t>
+                <w:t xml:space="preserve">hal-00918061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode supported single chamber solid oxide fuel cells operating in exhaust gases of thermal engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable architecture for flexible and highly conductive graphene-polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Briault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jenny Faucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Laucournet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.06.061⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056363v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of anode-supported single chamber solid oxide fuel cell based on La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt;-Ce&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1.95&amp;lt;/sub&amp;gt; composite cathode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anode supported single chamber solid oxide fuel cells operating in exhaust gases of thermal engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Ping Sun</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (2), pp.1014-1022. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 268, pp.356-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.10.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2014.06.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918061v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic study of SOFC electrode materials in engine exhaust gas atmosphere</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An all porous solid oxide fuel cell (SOFC): a bridging technology between dual and single chamber SOFCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Bessaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu C. Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rembelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7535-y⟩</w:t>
+              <w:t xml:space="preserve">European Energy and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.2119-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3EE40131F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850716v1</w:t>
+                <w:t xml:space="preserve">hal-00850758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; reduction and evaluation of anode supported single chamber solid oxide fuel cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Catalytic study of SOFC electrode materials in engine exhaust gas atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.05.118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (20), pp.7184-7195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7535-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840106v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all porous solid oxide fuel cell (SOFC): a bridging technology between dual and single chamber SOFCs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Aguado</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; reduction and evaluation of anode supported single chamber solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rembelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlu C. Steil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Energy and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6, pp.2119-212. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 242 (15), pp.811-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3EE40131F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.05.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850758v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Comparison of Different Cathode Materials for SC-SOFC: LSM, BSCF, SSC, and LSCF</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electrochemical promotion of catalysis with highly dispersed Pt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Kambolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lizarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail N. Tsampas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fuce.201100064⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722640v1</w:t>
+                <w:t xml:space="preserve">hal-00683898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical promotion of catalysis with highly dispersed Pt nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and Comparison of Different Cathode Materials for SC-SOFC: LSM, BSCF, SSC, and LSCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rembelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.256-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fuce.201100064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.02.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00725758v1</w:t>
+                <w:t xml:space="preserve">hal-00722640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical promotion of propane combustion on highly dispersed Pt nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Electrochemical promotion of catalysis with highly dispersed Pt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kambolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Tsampas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. P. Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionic and Mixed Conducting Ceramics 8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.3701346⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073448v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical promotion of catalysis with highly dispersed Pt nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical promotion of propane combustion on highly dispersed Pt nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kambolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lizarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasios Kambolis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lizarraga</w:t>
+                <w:t xml:space="preserve">M. N. Tsampas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michail N. Tsampas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">J. P. Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.02.041⟩</w:t>
+              <w:t xml:space="preserve">Ionic and Mixed Conducting Ceramics 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.535-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.3701346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683898v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of lanthanum nickelate as a cathode for use in intermediate temperature solid oxide fuel cells</w:t>
+                <w:t xml:space="preserve">Modelling of the radiative properties of an opaque porous ceramic layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sayers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Echegut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. A. Kilner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 192 (1), pp.531-534. </w:t>
+              <w:t xml:space="preserve">Journal of Electroceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (2), pp.89-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10832-009-9595-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541504v1</w:t>
+                <w:t xml:space="preserve">hal-03544013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the radiative properties of an opaque porous ceramic layer</w:t>
+                <w:t xml:space="preserve">Development of lanthanum nickelate as a cathode for use in intermediate temperature solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+                <w:t xml:space="preserve">R. Sayers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Gomart</w:t>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Echegut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">J. A. Kilner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (2), pp.89-92. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192 (1), pp.531-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10832-009-9595-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544013v1</w:t>
+                <w:t xml:space="preserve">hal-03541504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Graded La2NiO4+ Cathodes to Improve SOFC Electrochemical Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sayers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Laguna-Bercero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Skinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157 (4), pp.B477-B480. </w:t>
@@ -4519,64 +4519,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tailhades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (2), pp.444-450. </w:t>
@@ -4608,436 +4608,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New route to prepare anodic coatings on dense and porous metallic support for SOFC application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Potentialities of the sol-gel route to develop cathode and electrolyte thick layers Application to SOFC systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.F. Cienfuegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Julbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Cells Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1464-2859(08)70457-7⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 203 (5-7), pp.901-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080098v1</w:t>
+                <w:t xml:space="preserve">hal-00354972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Ni–YSZ thin and thick films on metallic interconnects as cell supports. Applications as anode for SOFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New route to prepare anodic coatings on dense and porous metallic support for SOFC application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 45 (3), pp.307-313. </w:t>
+              <w:t xml:space="preserve">Fuel Cells Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (12), pp.12-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-008-1689-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1464-2859(08)70457-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282103v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of the sol-gel route to develop cathode and electrolyte thick layers Application to SOFC systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Preparation of Ni–YSZ thin and thick films on metallic interconnects as cell supports. Applications as anode for SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.F. Cienfuegos</w:t>
+                <w:t xml:space="preserve">Fabrice Mauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Julbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Castillo</w:t>
+                <w:t xml:space="preserve">Julien Fullenwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (3), pp.307-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-008-1689-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.08.017⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354972v1</w:t>
+                <w:t xml:space="preserve">hal-00282103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5049,290 +5049,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fully printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensors for redox and VOCs gases detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC2 - Réunion de printemps du Club MicroCapteurs Chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMGP (Laboratoire des Matériaux et du Génie Physique), Mar 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CMC2 automne 2024 (Club MicroCapteurs Chimiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05064513v1</w:t>
+                <w:t xml:space="preserve">emse-05085355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensors for redox and VOCs gases detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC2 automne 2024 (Club MicroCapteurs Chimiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CMC2 - Réunion de printemps du Club MicroCapteurs Chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMGP (Laboratoire des Matériaux et du Génie Physique), Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05085355v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05064513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5348,116 +5348,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Italian National Research Council - Institute for Microelectronics and Microsystems; Royal Society of Chemistry, Sep 2023, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">19th International Meeting on Chemical Sensors (IMCS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Changchun, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05072967v1</w:t>
+                <w:t xml:space="preserve">emse-05069605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5525,70 +5525,70 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Naddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5598,569 +5598,569 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Franco-Spanish Workshop IBERNAM-CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">EUROSENSORS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian National Research Council - Institute for Microelectronics and Microsystems; Royal Society of Chemistry, Sep 2023, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05073039v1</w:t>
+                <w:t xml:space="preserve">emse-05072967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and formulation of gold inks for inkjet printing of gas sensor electrodes,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Naddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
+              <w:t xml:space="preserve">XI Franco-Spanish Workshop IBERNAM-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05072928v1</w:t>
+                <w:t xml:space="preserve">emse-05073039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synthesis and formulation of gold inks for inkjet printing of gas sensor electrodes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05069184v1</w:t>
+                <w:t xml:space="preserve">emse-05072928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised synthesis of nanostructured powders for the elaboration of LAMOX giant electrostrictive films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SCF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Chimique de France, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05069532v1</w:t>
+                <w:t xml:space="preserve">emse-05069184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vernoux</w:t>
+                <w:t xml:space="preserve">Optimised synthesis of nanostructured powders for the elaboration of LAMOX giant electrostrictive films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Mache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pautonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Meeting on Chemical Sensors (IMCS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Changchun, China</w:t>
+              <w:t xml:space="preserve">Congrès SCF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Chimique de France, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05069605v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05069532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6198,51 +6198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’un «piège à SOx» pour la protection de capteurs NOx dans un environnement de four verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,103 +6435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Selective Mixed-Potential Ammonia Sensor for Automotive Exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Meeting on Chemical Sensors - 18th IMCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6556,103 +6556,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; imprimé sur support souple et fonctionnalisé pour être sélectif à NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire ITODYS, Université Diderot, Paris, Jun 2021, Paris, France</w:t>
@@ -6681,90 +6681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Selective Mixed-Potential Ammonia Sensor for Automotive Exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ECS Meeting with the 18th International Meeting on Chemical Sensors (IMCS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Montréal, Canada. pp.2163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6798,103 +6798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sensors on Flexible Substrate for Ammonia Detection at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference nanoFIS 2020 - Functional Integrated nanoSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Gratz, Austria</w:t>
@@ -6936,51 +6936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental (scanning and transmission) electron microscopy contribution to the study of silver-based catalysts during ethylene epoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavoué T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7042,571 +7042,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de Capteur NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; basé sur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fonctionnalisé fonctionnant à température ambiante</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Euromat 2019 - European congress and exhibition on advanced materials and processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05059908v1</w:t>
+                <w:t xml:space="preserve">hal-02292212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical promotion of propylene combustion on Ag catalytic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Frequency Sensor Association (IFSA), Sep 2019, Canary Islands (tenerife), Spain</w:t>
+              <w:t xml:space="preserve">25th Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325772v1</w:t>
+                <w:t xml:space="preserve">hal-02132908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modification de Capteur NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; basé sur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fonctionnalisé fonctionnant à température ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromat 2019 - European congress and exhibition on advanced materials and processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292212v1</w:t>
+                <w:t xml:space="preserve">emse-05059908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical promotion of propylene combustion on Ag catalytic coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Frequency Sensor Association (IFSA), Sep 2019, Canary Islands (tenerife), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132908v1</w:t>
+                <w:t xml:space="preserve">hal-02325772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES gas sensor for selective ammonia detection at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURFOCAP’17 - 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7672,77 +7672,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication d’un capteur de gaz à base de SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; par impression jet d’encre sur support souple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7819,51 +7819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Yokohama Japan</w:t>
@@ -7886,471 +7886,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-based nanostructured catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Cavoue</w:t>
+                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-Based Nanostructured Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Environmental Catalysis &amp; the 3rd International Symposium on Catalytic Science and Technology in Sustainable Energy and Environment (ICEC&amp;EECAT2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tianjin, China</w:t>
+              <w:t xml:space="preserve">AiMES 2018 Americas International Meeting on Electrochemistry and Solid State Science - 2018 ECS and SMEQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.MA2018-02 1645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879544v1</w:t>
+                <w:t xml:space="preserve">hal-01971848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-Based Nanostructured Catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gaillard</w:t>
+                <w:t xml:space="preserve">SnO2 sensors : towards functionalization and low temperature operation on flexible substrate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AiMES 2018 Americas International Meeting on Electrochemistry and Solid State Science - 2018 ECS and SMEQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.MA2018-02 1645</w:t>
+              <w:t xml:space="preserve">IXth Franco-Spanish Workshop IBERNAM-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971848v1</w:t>
+                <w:t xml:space="preserve">hal-01981227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnO2 sensors : towards functionalization and low temperature operation on flexible substrate?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Saadaoui</w:t>
+                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-based nanostructured catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXth Franco-Spanish Workshop IBERNAM-CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">10th International Conference on Environmental Catalysis &amp; the 3rd International Symposium on Catalytic Science and Technology in Sustainable Energy and Environment (ICEC&amp;EECAT2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981227v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Flexible Sensor by Inkjet Printing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Center Leoben Forschungs GmbH; University of Graz (Uni Graz); Graz University of Technology (TU Graz), Sep 2018, Graz, Austria. pp.907, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8397,77 +8397,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of flexible gas sensor based on tin oxide by inkjet printing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Meeting on Chemical Sensors - IMCS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna (Austria), Jul 2018, Vienne, Austria. pp.431 à 432 / FE.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8501,90 +8501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two vanadium based materials as working electrode for developing a selective mixed-potential ammonia sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Center Leoben Forschungs GmbH; University of Graz (Uni Graz); Graz University of Technology (TU Graz), Sep 2018, Graz, Austria. pp.770, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8618,103 +8618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive and selective ammonia gas sensor based on molecularly modified SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.399, </w:t>
@@ -8746,3033 +8746,3033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Inkjet Printing of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ink on a Flexible Substrate for Gas Sensor Application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of YSZ electrolyte inks for preparation of screen-printed mixed-potential sensors for selective detection of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.622, </w:t>
+              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617448v1</w:t>
+                <w:t xml:space="preserve">hal-01617536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Promotion of Propene Combustion on Ag Catalytic Coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Inkjet Printing of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ink on a Flexible Substrate for Gas Sensor Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">231st ECS Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529689v1</w:t>
+                <w:t xml:space="preserve">hal-01617448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of YSZ electrolyte inks for preparation of screen-printed mixed-potential sensors for selective detection of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical Promotion of Propene Combustion on Ag Catalytic Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">231st ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nouvelle Orleans United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617536v1</w:t>
+                <w:t xml:space="preserve">hal-01529689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES Modification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Densification of cerium gadolinium oxide electrolyte by laser treatment: application to single-chamber solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 30th anniversary Eurosensors Conference (EUROSENSORS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICC6 International Congress on Ceramics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436032v1</w:t>
+                <w:t xml:space="preserve">hal-01577423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APTES Molecularly Modified Tin Dioxide Gas Sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Viricelle</w:t>
+                <w:t xml:space="preserve">Functionalization of APTES modified tin dioxide gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Meeting on Chemical Sensors (IMCS2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">IMCS 2016 - The 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Meeting on Chemical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organizing Committee of IMCS 2016; The Korean Sensors Society, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016952v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity modification of cerium gadolinium oxide by laser annealing: application to single-chamber solid oxide fuel cells</w:t>
+                <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Mariño</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Materials Research Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 30th anniversary Eurosensors Conference (EUROSENSORS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hungarian Academy of Sciences; Akadémiai Kiadó / AKCongress, Sep 2016, Budapest, Hungary. pp.280-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577421v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of APTES modified tin dioxide gas sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">APTES Molecularly Modified Tin Dioxide Gas Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMCS 2016 - The 16</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Organizing Committee of IMCS 2016; The Korean Sensors Society, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">The 16th International Meeting on Chemical Sensors (IMCS2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ramada Plaza Jeju, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373871v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of cerium gadolinium oxide electrolyte by laser treatment: application to single-chamber solid oxide fuel cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Porosity modification of cerium gadolinium oxide by laser annealing: application to single-chamber solid oxide fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC6 International Congress on Ceramics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">XXV International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577423v1</w:t>
+                <w:t xml:space="preserve">hal-01577421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in printed metal-oxide gas sensors on polymeric foil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Densification of cerium gadolinium oxide by laser treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gas sensors based on semiconducting metal oxides - GSSMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Tübingen; Kyushu University, Jun 2015, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336586v1</w:t>
+                <w:t xml:space="preserve">hal-01249808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Catalyst Layer and Fuel Utilization on the Durability of Direct Methane SOFC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Bultel</w:t>
+                <w:t xml:space="preserve">Inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">228th Electrochemical Society Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/06916.0051ecst⟩</w:t>
+              <w:t xml:space="preserve">Eurosensors 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freibourg, Germany. pp.75-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340245v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application pile SOFC monochambre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recent advances in printed metal-oxide gas sensors on polymeric foil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danick Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaas F de Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes plénières GdR 3652 HySPàC "Hydrogène, Systèmes et Piles à Combustible" (Axe PACEOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR 3652-Philippe POGGI (SPE, UMR 6134)-Dominique GRANDJEAN (Service de la communication et de l'événementiel, Université de Corse), Oct 2015, Porticcio, France</w:t>
+              <w:t xml:space="preserve">Gas sensors based on semiconducting metal oxides - GSSMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tübingen; Kyushu University, Jun 2015, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249812v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+                <w:t xml:space="preserve">Effect of Catalyst Layer and Fuel Utilization on the Durability of Direct Methane SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shayenne. D. Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seng Kian Cheah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Steil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Freibourg, Germany. pp.75-78, </w:t>
+              <w:t xml:space="preserve">228th Electrochemical Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Phoenix, AZ United States. pp.51-59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/06916.0051ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234940v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature printed micro-hotplate on polyimide foil for gas sensing and sampling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application pile SOFC monochambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOEN 2015 (16</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Deuxièmes plénières GdR 3652 HySPàC "Hydrogène, Systèmes et Piles à Combustible" (Axe PACEOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR 3652-Philippe POGGI (SPE, UMR 6134)-Dominique GRANDJEAN (Service de la communication et de l'événementiel, Université de Corse), Oct 2015, Porticcio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249810v1</w:t>
+                <w:t xml:space="preserve">hal-01249812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of anodic architectures for direct methane SOFC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Bultel</w:t>
+                <w:t xml:space="preserve">High temperature printed micro-hotplate on polyimide foil for gas sensing and sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danick Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy, Materials, and Nanotechnology, EMN. Ceramics Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t>
+              <w:t xml:space="preserve">ISOEN 2015 (16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Symposium on Olfaction and Electronic Noses )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378772v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas preconcentrator made by rolling up a printed hotplate on foil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolaas F de Rooij</w:t>
+                <w:t xml:space="preserve">Design of anodic architectures for direct methane SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy, Materials, and Nanotechnology, EMN. Ceramics Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235091v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification of cerium gadolinium oxide by laser treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gas preconcentrator made by rolling up a printed hotplate on foil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaas F de Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurosensors 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Freibourg, Germany. pp.265-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249808v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce0,9Gd0,1O1,95 par traitement laser : application pile SOFC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle CIMREV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01012036v1</w:t>
+                <w:t xml:space="preserve">hal-01109432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy harvesting from exhaust gases of thermal engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle CIMREV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">IDHEA (International Discussions on Hydrogen Energy and Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109432v1</w:t>
+                <w:t xml:space="preserve">hal-01107597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy harvesting from exhaust gases of thermal engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modification de la porosité de Ce0,9Gd0,1O1,95 par traitement laser : application pile SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDHEA (International Discussions on Hydrogen Energy and Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107597v1</w:t>
+                <w:t xml:space="preserve">ujm-01012036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anode supported single chamber SOFC development for energy recovery of engine exhaust gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
+              <w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848785v1</w:t>
+                <w:t xml:space="preserve">hal-00930150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of anode supported Single Chamber Solid Oxide Fuel Cells running in air/methane mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Combemale</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3 (International Workshop of Ionically Conducting Ceramics for Catalysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00928513v1</w:t>
+                <w:t xml:space="preserve">hal-00848785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOFC long term operation in pure methane by gradual internal reforming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of anode supported Single Chamber Solid Oxide Fuel Cells running in air/methane mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rembelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Solid Oxide Fuel Cells (SOFC-XIII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC3 (International Workshop of Ionically Conducting Ceramics for Catalysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929751v1</w:t>
+                <w:t xml:space="preserve">hal-00928513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SOFC long term operation in pure methane by gradual internal reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Marlu Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhader Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Solid Oxide Fuel Cells (SOFC-XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Okinawa, Japan. pp.3023-3030, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05701.3023ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848556v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode supported single chamber SOFC development for energy recovery of engine exhaust gases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 226</w:t>
+              <w:t xml:space="preserve">13th International Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930150v1</w:t>
+                <w:t xml:space="preserve">hal-00848556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of the sol-gel route to develop stackings from electrodes and electrolyte thick layers. Application to SOFC systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Cienfuegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Julbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, San Diego, Californie, United States</w:t>
@@ -11801,90 +11801,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new route to prepare anodic coatings on dense and porous metallic supports for SOFC application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Metallurgical Coatings and Thin Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, San Diego, United States. pp.893-896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11941,77 +11941,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Metallic inks for the Fabrication of a Flexible Metal Oxide Gas Sensors by Inkjet Printing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Debrecen, Hungary. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12036,103 +12036,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sensor Platform for Indoor Air Quality Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwei Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rouba Alrammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Debrecen, Hungary. </w:t>
@@ -12174,51 +12174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass Furnaces Emissions Measurement: SO2 Storage Catalyst Optimization for NOx Electrochemical Sensors Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12588,51 +12588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Topical Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toledo, Spain</w:t>
@@ -12661,90 +12661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; sensor for automotive exhaust applications and control of industrial process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint-Etienne, France. , Journée scientifique du CODEGEPRA - Le Génie des Procédés en Rhône-Alpes Auvergne, pp.P4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12821,51 +12821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
@@ -12946,51 +12946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.Y. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">229th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, SAN DIEGO United States</w:t>
@@ -13019,90 +13019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctionnalisation de Surfaces et Caractérisations. Pôle optique Rhône-Alpes (ORA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13153,229 +13153,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for preparing a composite material with core-shell nanoparticles the shell of which is made from graphene</w:t>
+                <w:t xml:space="preserve">Procédé d’élaboration d’un matériau composite avec des nanoparticules de type cœur-coquille dont la coquille est en graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2021160874A1. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3107284A1; WO2021160874A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989359v1</w:t>
+                <w:t xml:space="preserve">hal-03382701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé d’élaboration d’un matériau composite avec des nanoparticules de type cœur-coquille dont la coquille est en graphène</w:t>
+                <w:t xml:space="preserve">Method for preparing a composite material with core-shell nanoparticles the shell of which is made from graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3107284A1; WO2021160874A1. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2021160874A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382701v1</w:t>
+                <w:t xml:space="preserve">hal-04989359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13530,51 +13530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Darves-Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113499" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Porcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04233545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04136799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Reslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03192932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Nematbakhsh Abkenar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03164274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mascotto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Glisenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.220" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalaitzidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10070729" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04170B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2577-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1541-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2017.10.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiang Shi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sheng Cai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7020061" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Camara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Viricelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Briault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.061" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918061v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Sun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7535-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rembelski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.118" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bessaa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE40131F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725758v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kambolis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Tsampas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.02.041" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Viricelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3701346" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kambolis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizarraga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541504v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kilner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.02.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-009-9595-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Laguna-Bercero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Skinner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3298439" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080098v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-2859(08)70457-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97C7ZK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1689-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HT6VP1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.08.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085355v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Minot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072967v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073039v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072928v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069184v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052617v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064448v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01282163mtgabs" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavou&#233; T." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieu M." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059908v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292212v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132908v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920481v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.424" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879544v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971848v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981227v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Viricelle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kassem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saadaoui" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130907" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2018/FE.5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130770" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597467v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040399" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617448v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040622" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617536v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040456" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436032v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.193" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016952v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viricelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577421v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373871v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577423v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336586v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas F de Rooij" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenne. D. N&#243;brega" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Kian Cheah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Steil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06916.0051ecst" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234940v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malik Camara" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.569" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249810v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Camara" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georges" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Steil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. N&#243;brega" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235091v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.602" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249808v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109432v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107597v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848785v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhader Hadjar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.3023ecst" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930150v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317674v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030133v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Panteix" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05141868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05140222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05139987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059930v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973343v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Westermann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Shi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Cai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107588v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989359v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382701v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Porcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Darves-Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113499" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04233545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04136799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Reslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03164274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mascotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Glisenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03192932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Nematbakhsh Abkenar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129833" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalaitzidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10070729" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106495" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04170B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2577-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1541-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2017.10.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiang Shi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sheng Cai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7020061" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Viricelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Camara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Briault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bessaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rembelski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE40131F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7535-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kambolis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizarraga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.02.041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kambolis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Tsampas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Viricelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3701346" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-009-9595-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kilner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.02.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Laguna-Bercero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Skinner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3298439" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.08.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080098v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-2859(08)70457-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97C7ZK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1689-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HT6VP1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Minot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052617v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064448v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01282163mtgabs" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavou&#233; T." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieu M." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132908v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325772v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920481v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.424" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971848v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Viricelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kassem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saadaoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879544v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130907" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2018/FE.5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130770" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597467v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040399" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617536v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040456" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040622" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.193" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viricelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577421v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234940v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malik Camara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.569" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas F de Rooij" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340245v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenne. D. N&#243;brega" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Kian Cheah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Steil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06916.0051ecst" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249812v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249810v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Camara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georges" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Steil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. N&#243;brega" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235091v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.602" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012036v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848785v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928513v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929751v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhader Hadjar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.3023ecst" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848556v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317674v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030133v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Panteix" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05141868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05140222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05139987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059930v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973343v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Westermann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Shi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Cai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107588v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382701v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989359v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>