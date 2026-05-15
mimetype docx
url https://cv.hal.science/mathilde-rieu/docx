--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Gold Inks for Inkjet Printing of Gas Sensors Electrodes on Plastic Support</w:t>
+                <w:t xml:space="preserve">Linear and non-linear modelling methods for a gas sensor array developed for process control applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+                <w:t xml:space="preserve">Marc Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quentin Darves-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Alrammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics13112110⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.3499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24113499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04611513v1</w:t>
+                <w:t xml:space="preserve">emse-04611143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and non-linear modelling methods for a gas sensor array developed for process control applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Gold Inks for Inkjet Printing of Gas Sensors Electrodes on Plastic Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Darves-Blanc</w:t>
+                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouba Alrammouz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (11), pp.3499. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.2110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24113499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics13112110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04611143v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04611513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Modeling of an Electrochemical YSZ-Based Gas Sensor Used in Electrolysis Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Alrammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (2), pp.658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -474,51 +474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx Sensors from Sulfur Poisoning in Glass Furnaces by the Optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,64 +768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Carollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -876,64 +876,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single chamber Solid Oxide Fuel Cells selective electrodes: A real chance with brownmillerite-based nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Mascotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,77 +1006,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a selective ammonia YSZ-based sensor and modeling of its response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 338, pp.129833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1136,64 +1136,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Giang Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1296,51 +1296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.106495. </w:t>
@@ -1404,64 +1404,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (39), pp.12343 à 12353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1489,615 +1489,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and inkjet printing of sol–gel derived tin oxide ink for flexible gas sensing application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ambient temperature selective ammonia gas sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-2577-9⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 256, pp.440-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823815v1</w:t>
+                <w:t xml:space="preserve">hal-01618268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient temperature selective ammonia gas sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES modifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of tin dioxide thick film modified by APTES in vapor and liquid phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.10.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Electronic materials, 53 (1), pp.727-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-1541-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618268v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of tin dioxide thick film modified by APTES in vapor and liquid phases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulation of nanosecond IR laser annealing of cerium gadolinium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Tournier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-1541-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (11), pp.3875 - 3880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586224v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of nanosecond IR laser annealing of cerium gadolinium oxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis and inkjet printing of sol–gel derived tin oxide ink for flexible gas sensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Sao-Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (11), pp.3875 - 3880. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (18), pp.12750 à 12761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.04.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2577-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791450v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Development of IT-SOFC Electrodes Based on the Nanofunctionalization of La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; with Oxides. PART 1: Cathodes by Means of Iron Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Glisenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2330,51 +2330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xiang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Sheng Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (2), pp.61. </w:t>
@@ -2537,77 +2537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced densification of cerium gadolinium oxide: application to single-chamber solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2654,90 +2654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2801,64 +2801,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of anode-supported single chamber solid oxide fuel cell based on La&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;0.2&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;0.8&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3−δ&amp;lt;/sub&amp;gt;-Ce&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1.95&amp;lt;/sub&amp;gt; composite cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Ping Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,64 +2944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3061,90 +3061,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode supported single chamber solid oxide fuel cells operating in exhaust gases of thermal engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 268, pp.356-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,90 +3325,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic study of SOFC electrode materials in engine exhaust gas atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (20), pp.7184-7195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3455,77 +3455,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; reduction and evaluation of anode supported single chamber solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rembelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 242 (15), pp.811-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3611,51 +3611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail N. Tsampas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.5-8. </w:t>
@@ -3706,64 +3706,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Comparison of Different Cathode Materials for SC-SOFC: LSM, BSCF, SSC, and LSCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rembelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Echegut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (2), pp.89-92. </w:t>
@@ -4225,51 +4225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of lanthanum nickelate as a cathode for use in intermediate temperature solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sayers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4346,51 +4346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Graded La2NiO4+ Cathodes to Improve SOFC Electrochemical Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sayers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4519,51 +4519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Baco-Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tailhades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4627,51 +4627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities of the sol-gel route to develop cathode and electrolyte thick layers Application to SOFC systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Cienfuegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4748,51 +4748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New route to prepare anodic coatings on dense and porous metallic support for SOFC application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4877,51 +4877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Ni–YSZ thin and thick films on metallic interconnects as cell supports. Applications as anode for SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5068,90 +5068,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensors for redox and VOCs gases detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 automne 2024 (Club MicroCapteurs Chimiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
@@ -5180,77 +5180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 - Réunion de printemps du Club MicroCapteurs Chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMGP (Laboratoire des Matériaux et du Génie Physique), Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5288,51 +5288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5413,51 +5413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5538,51 +5538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5650,51 +5650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of NOx sensors from sulfur poisoning in glass furnaces by the optimization of a “SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Trap”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5775,77 +5775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and formulation of gold inks for inkjet printing of gas sensor electrodes,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5870,77 +5870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6084,247 +6084,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05069532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimisation d’un «piège à SOx» pour la protection de capteurs NOx dans un environnement de four verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Naddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05052617v1</w:t>
+                <w:t xml:space="preserve">emse-05052602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un «piège à SOx» pour la protection de capteurs NOx dans un environnement de four verrier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthèse et formulation d’encres d’or pour l’impression jet d’encre d’électrodes de capteurs de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-05052602v1</w:t>
+                <w:t xml:space="preserve">emse-05052617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de poudres nanostructurées optimisée pour films électrostrictifs géants LAMOX</w:t>
               </w:r>
@@ -6448,90 +6448,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Selective Mixed-Potential Ammonia Sensor for Automotive Exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Meeting on Chemical Sensors - 18th IMCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6556,77 +6556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; imprimé sur support souple et fonctionnalisé pour être sélectif à NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6694,64 +6694,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Selective Mixed-Potential Ammonia Sensor for Automotive Exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6798,77 +6798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Sensors on Flexible Substrate for Ammonia Detection at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7061,64 +7061,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7281,103 +7281,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de Capteur NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; basé sur SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fonctionnalisé fonctionnant à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7415,64 +7415,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a sensitive and selective mixed-potential ammonia sensor for automotive exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7510,103 +7510,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES gas sensor for selective ammonia detection at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURFOCAP’17 - 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7685,64 +7685,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMC2 - Club MicroCapteurs Chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7761,76 +7761,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05059918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag Catalytic Coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Cavoue</w:t>
+                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-Based Nanostructured Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7840,347 +7840,347 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Yokohama Japan</w:t>
+              <w:t xml:space="preserve">AiMES 2018 Americas International Meeting on Electrochemistry and Solid State Science - 2018 ECS and SMEQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.MA2018-02 1645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864999v1</w:t>
+                <w:t xml:space="preserve">hal-01971848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-Based Nanostructured Catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Gaillard</w:t>
+                <w:t xml:space="preserve">SnO2 sensors : towards functionalization and low temperature operation on flexible substrate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp. Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AiMES 2018 Americas International Meeting on Electrochemistry and Solid State Science - 2018 ECS and SMEQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cancun, Mexico. pp.MA2018-02 1645</w:t>
+              <w:t xml:space="preserve">IXth Franco-Spanish Workshop IBERNAM-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971848v1</w:t>
+                <w:t xml:space="preserve">hal-01981227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnO2 sensors : towards functionalization and low temperature operation on flexible substrate?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Saadaoui</w:t>
+                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-based nanostructured catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXth Franco-Spanish Workshop IBERNAM-CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">10th International Conference on Environmental Catalysis &amp; the 3rd International Symposium on Catalytic Science and Technology in Sustainable Energy and Environment (ICEC&amp;EECAT2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981227v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag-based nanostructured catalysts</w:t>
+                <w:t xml:space="preserve">Electrochemical Promotion of Propylene Combustion on Ag Catalytic Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kalaitzidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cavoue</w:t>
@@ -8215,73 +8215,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Environmental Catalysis &amp; the 3rd International Symposium on Catalytic Science and Technology in Sustainable Energy and Environment (ICEC&amp;EECAT2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tianjin, China</w:t>
+              <w:t xml:space="preserve">8th Tokyo Conference on Advanced Catalytic Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Yokohama Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879544v1</w:t>
+                <w:t xml:space="preserve">hal-01864999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Flexible Sensor by Inkjet Printing Technology</w:t>
               </w:r>
@@ -8293,64 +8293,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Center Leoben Forschungs GmbH; University of Graz (Uni Graz); Graz University of Technology (TU Graz), Sep 2018, Graz, Austria. pp.907, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8410,64 +8410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Meeting on Chemical Sensors - IMCS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna (Austria), Jul 2018, Vienne, Austria. pp.431 à 432 / FE.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8514,64 +8514,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two vanadium based materials as working electrode for developing a selective mixed-potential ammonia sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8612,576 +8612,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive and selective ammonia gas sensor based on molecularly modified SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of YSZ electrolyte inks for preparation of screen-printed mixed-potential sensors for selective detection of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.399, </w:t>
+              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597467v1</w:t>
+                <w:t xml:space="preserve">hal-01617536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of YSZ electrolyte inks for preparation of screen-printed mixed-potential sensors for selective detection of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Inkjet Printing of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ink on a Flexible Substrate for Gas Sensor Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.456, </w:t>
+              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617536v1</w:t>
+                <w:t xml:space="preserve">hal-01617448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Inkjet Printing of SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ink on a Flexible Substrate for Gas Sensor Application</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrochemical Promotion of Propene Combustion on Ag Catalytic Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baranova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">231st ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nouvelle Orleans United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617448v1</w:t>
+                <w:t xml:space="preserve">hal-01529689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Promotion of Propene Combustion on Ag Catalytic Coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Rieu</w:t>
+                <w:t xml:space="preserve">Sensitive and selective ammonia gas sensor based on molecularly modified SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">231st ECS Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSENSORS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMC2; École des Mines de Saint-Étienne, Sep 2017, Paris, France. pp.399, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529689v1</w:t>
+                <w:t xml:space="preserve">hal-01597467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification of cerium gadolinium oxide electrolyte by laser treatment: application to single-chamber solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9219,103 +9219,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of APTES modified tin dioxide gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMCS 2016 - The 16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -9359,103 +9359,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Ammonia Gas Sensor based on SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-APTES Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Stambouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30th anniversary Eurosensors Conference (EUROSENSORS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hungarian Academy of Sciences; Akadémiai Kiadó / AKCongress, Sep 2016, Budapest, Hungary. pp.280-283, </w:t>
@@ -9618,77 +9618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity modification of cerium gadolinium oxide by laser annealing: application to single-chamber solid oxide fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9726,77 +9726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification of cerium gadolinium oxide by laser treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9834,90 +9834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet printed SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor on plastic substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malik Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10007,51 +10007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaas F de Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pijolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10227,77 +10227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application pile SOFC monochambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10348,51 +10348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature printed micro-hotplate on polyimide foil for gas sensing and sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danick Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10613,51 +10613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas preconcentrator made by rolling up a printed hotplate on foil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malick Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10734,77 +10734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10855,64 +10855,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy harvesting from exhaust gases of thermal engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10963,77 +10963,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la porosité de Ce0,9Gd0,1O1,95 par traitement laser : application pile SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11084,90 +11084,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode supported single chamber SOFC development for energy recovery of engine exhaust gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11186,446 +11186,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development of anode supported Single Chamber Solid Oxide Fuel Cells running in air/methane mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rembelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Morel</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Combemale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
+              <w:t xml:space="preserve">IC3 (International Workshop of Ionically Conducting Ceramics for Catalysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848785v1</w:t>
+                <w:t xml:space="preserve">hal-00928513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of anode supported Single Chamber Solid Oxide Fuel Cells running in air/methane mixture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SOFC long term operation in pure methane by gradual internal reforming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Marlu Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkhader Hadjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3 (International Workshop of Ionically Conducting Ceramics for Catalysis)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Symposium on Solid Oxide Fuel Cells (SOFC-XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Okinawa, Japan. pp.3023-3030, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/05701.3023ecst⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00928513v1</w:t>
+                <w:t xml:space="preserve">hal-00929751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOFC long term operation in pure methane by gradual internal reforming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Briault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Laucournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Solid Oxide Fuel Cells (SOFC-XIII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes, EUROMAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/05701.3023ecst⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00929751v1</w:t>
+                <w:t xml:space="preserve">hal-00848785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anode-supported single-chamber SOFC for energy recovery from exhaust gases of thermal engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Briault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Laucournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11801,51 +11801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new route to prepare anodic coatings on dense and porous metallic supports for SOFC application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11941,77 +11941,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Metallic inks for the Fabrication of a Flexible Metal Oxide Gas Sensors by Inkjet Printing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Le Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Debrecen, Hungary. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12036,90 +12036,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sensor Platform for Indoor Air Quality Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuwei Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Alrammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12174,51 +12174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass Furnaces Emissions Measurement: SO2 Storage Catalyst Optimization for NOx Electrochemical Sensors Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Naddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12655,260 +12655,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; sensor for automotive exhaust applications and control of industrial process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promotion électrochimique de la combustion du propène sur des couches catalytiques d’argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kalaitzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Etienne, France. , Journée scientifique du CODEGEPRA - Le Génie des Procédés en Rhône-Alpes Auvergne, pp.P4</w:t>
+              <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973343v1</w:t>
+                <w:t xml:space="preserve">hal-01808524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion électrochimique de la combustion du propène sur des couches catalytiques d’argent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; sensor for automotive exhaust applications and control of industrial process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gita Nematbakhsh Abkenar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Etienne, France. , Journée scientifique du CODEGEPRA - Le Génie des Procédés en Rhône-Alpes Auvergne, pp.P4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808524v1</w:t>
+                <w:t xml:space="preserve">hal-01973343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical removal of nox on pt-ba impregnated lscf/gdc electrode</w:t>
               </w:r>
@@ -13019,77 +13019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de la porosité de Ce&amp;lt;sub&amp;gt;0,9&amp;lt;/sub&amp;gt;Gd&amp;lt;sub&amp;gt;0,1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;1,95&amp;lt;/sub&amp;gt; par traitement laser : Application aux piles SOFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Mariño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13172,64 +13172,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’élaboration d’un matériau composite avec des nanoparticules de type cœur-coquille dont la coquille est en graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13273,64 +13273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing a composite material with core-shell nanoparticles the shell of which is made from graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13530,51 +13530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Porcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Darves-Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113499" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04233545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04136799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Reslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03164274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mascotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Glisenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03192932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Nematbakhsh Abkenar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129833" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalaitzidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10070729" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106495" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04170B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2577-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1541-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2017.10.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiang Shi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sheng Cai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7020061" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Viricelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Camara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Briault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bessaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rembelski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE40131F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7535-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kambolis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizarraga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.02.041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kambolis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Tsampas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Viricelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3701346" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-009-9595-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kilner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.02.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Laguna-Bercero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Skinner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3298439" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.08.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080098v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-2859(08)70457-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97C7ZK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1689-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HT6VP1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Minot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052617v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064448v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01282163mtgabs" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavou&#233; T." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieu M." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132908v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325772v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920481v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.424" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971848v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981227v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Viricelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kassem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saadaoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879544v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130907" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2018/FE.5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130770" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597467v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040399" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617536v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040456" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040622" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529689v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.193" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viricelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577421v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234940v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malik Camara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.569" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas F de Rooij" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340245v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenne. D. N&#243;brega" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Kian Cheah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Steil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06916.0051ecst" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249812v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249810v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Camara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georges" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Steil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. N&#243;brega" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235091v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.602" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012036v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848785v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928513v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929751v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhader Hadjar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.3023ecst" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848556v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317674v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030133v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Panteix" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05141868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05140222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05139987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059930v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973343v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808524v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Westermann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Shi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Cai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107588v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382701v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989359v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Darves-Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113499" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04611513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le Porcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13112110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04409438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24020658" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04233545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198186" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04136799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kassem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nasreldin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Reslan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asdin Aoufi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c05015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03922392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cavazzani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bedon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carollo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c02592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03164274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mascotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Glisenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.01.220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03192932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Nematbakhsh Abkenar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129833" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02892067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Giang Truong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Kalaitzidou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10070729" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cavou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caravaca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.106495" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC04170B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.10.036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1541-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mari&#241;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao-Joao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2577-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b01124" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kalaitzidou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavoue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2017.10.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Westermann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xiang Shi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sheng Cai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7020061" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hijazi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stambouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Viricelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.12.220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Camara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.06.042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918061v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Ping Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.10.117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966122v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie No&#235;l" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.02.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Briault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.06.061" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Bessaa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rembelski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE40131F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7535-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Combemale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.05.118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Kambolis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lizarraga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail N. Tsampas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.02.041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kambolis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Tsampas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073448v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Viricelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3701346" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544013v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gomart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-009-9595-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541504v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sayers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kilner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.02.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Laguna-Bercero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Skinner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3298439" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj. Panteix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2008.09.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.08.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080098v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-2859(08)70457-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97C7ZK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fullenwarth" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1689-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HT6VP1D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Minot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072967v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073039v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05072928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052617v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05052660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mache" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065365v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064448v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02781043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-01282163mtgabs" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05064271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavou&#233; T." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieu M." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132908v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059908v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325772v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920481v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.424" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971848v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981227v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Viricelle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kassem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saadaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130907" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2018/FE.5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996756v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130770" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617536v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040456" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617448v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040622" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529689v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baranova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040399" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.193" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viricelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577421v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234940v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malik Camara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.569" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336586v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danick Briand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas F de Rooij" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340245v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Georges" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayenne. D. N&#243;brega" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seng Kian Cheah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Steil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06916.0051ecst" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249812v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249810v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Camara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Georges" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bailly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Steil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. N&#243;brega" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235091v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.602" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107597v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01012036v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930150v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00928513v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929751v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Marlu Steil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhader Hadjar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.3023ecst" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848785v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848556v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317674v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030133v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean Panteix" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05141868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05140222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuwei Shen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05139987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059930v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808524v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973343v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Westermann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Shi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Cai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107588v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382701v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989359v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>