--- v0 (2026-03-10)
+++ v1 (2026-04-11)
@@ -1616,183 +1616,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adverbe &amp;quot;alias&amp;quot; en français</w:t>
+                <w:t xml:space="preserve">Anaphore associative et relations de cohérence : une expression particulière de la relation Assertion-Indice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Romane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (1), pp.149-167. </w:t>
+              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le fonctionnement en discours des énoncés averbaux autonomes, 6, [16 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/rro.45.1.09sal⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/discours.7739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143841v1</w:t>
+                <w:t xml:space="preserve">hal-02143833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaphore associative et relations de cohérence : une expression particulière de la relation Assertion-Indice</w:t>
+                <w:t xml:space="preserve">L'adverbe &amp;quot;alias&amp;quot; en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le fonctionnement en discours des énoncés averbaux autonomes, 6, [16 p.]. </w:t>
+              <w:t xml:space="preserve">Revue Romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (1), pp.149-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/discours.7739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/rro.45.1.09sal⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143833v1</w:t>
+                <w:t xml:space="preserve">hal-02143841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix référentiel et relations de cohérence intrapropositionnelles</w:t>
               </w:r>
@@ -2144,183 +2144,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothèse d'un continuum entre les adjectifs « modaux » et les adjectifs qualificatifs</w:t>
+                <w:t xml:space="preserve">Lorsqu'un SN indéfini n'introduit pas un référent nouveau. Une affaire de point de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 88, pp.23-27. </w:t>
+              <w:t xml:space="preserve">, 2001, 91, pp.9-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/igram.2001.2725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/igram.2001.3287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143876v1</w:t>
+                <w:t xml:space="preserve">hal-02143883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsqu'un SN indéfini n'introduit pas un référent nouveau. Une affaire de point de vue</w:t>
+                <w:t xml:space="preserve">Hypothèse d'un continuum entre les adjectifs « modaux » et les adjectifs qualificatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 91, pp.9-12. </w:t>
+              <w:t xml:space="preserve">, 2001, 88, pp.23-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/igram.2001.3287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/igram.2001.2725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143883v1</w:t>
+                <w:t xml:space="preserve">hal-02143876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transitivité de la relation lexicale partie-tout</w:t>
               </w:r>
@@ -3700,51 +3700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CC7F87F"/>
+    <w:nsid w:val="1D971DEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3931,51 +3931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-salles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6712-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9259" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269515000241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.017.0135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.071.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.145.0.3075935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.48.1.03sal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.063.0035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.45.1.09sal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.7739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2006.2681" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2004.2543" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2001.2725" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2001.3287" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scoli.1995.876" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine N'Diaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801151" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jg3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.11358" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-salles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6712-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9259" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269515000241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.017.0135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.071.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.145.0.3075935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.48.1.03sal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.063.0035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.7739" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.45.1.09sal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2006.2681" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2004.2543" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2001.3287" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2001.2725" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scoli.1995.876" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine N'Diaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801151" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jg3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.11358" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>