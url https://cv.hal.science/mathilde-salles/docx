--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -772,187 +772,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques emplois discursifs des noms de parenté en général et de &amp;quot;papa&amp;quot;, &amp;quot;maman&amp;quot;, en particulier</w:t>
+                <w:t xml:space="preserve">Marion Fossard et Marie-José Béguelin (dir.), Nouvelles perspectives sur l’anaphore: points de vue linguistique, psycholinguistique et acquisitionnel. (Sciences pour la communication, 111.) Berne: Peter Lang, 2014, X + 374 pp. 978 3 0343 1545 6 (broché), 978 3 0352 0282 3 (numérique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20, [19 p.]. </w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.248-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/discours.9259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0959269515000241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143318v1</w:t>
+                <w:t xml:space="preserve">hal-02143347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fossard et Marie-José Béguelin (dir.), Nouvelles perspectives sur l’anaphore: points de vue linguistique, psycholinguistique et acquisitionnel. (Sciences pour la communication, 111.) Berne: Peter Lang, 2014, X + 374 pp. 978 3 0343 1545 6 (broché), 978 3 0352 0282 3 (numérique)</w:t>
+                <w:t xml:space="preserve">Quelques emplois discursifs des noms de parenté en général et de &amp;quot;papa&amp;quot;, &amp;quot;maman&amp;quot;, en particulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.248-250. </w:t>
+              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, [19 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0959269515000241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/discours.9259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143347v1</w:t>
+                <w:t xml:space="preserve">hal-02143318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure informationnelle et choix référentiel dans les titres de presse</w:t>
               </w:r>
@@ -1460,183 +1460,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les descriptions spatiales &amp;quot;au fond, au sommet, dans le fond, à la base&amp;quot;. Entre anaphore associative et anaphore à argument nul</w:t>
+                <w:t xml:space="preserve">Que présuppose l'anaphore dite présuppositionnelle ? Sur la coréférenciation des expressions nominales complètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (63), pp.35-58. </w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.191-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tl.063.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0959269510000311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143818v1</w:t>
+                <w:t xml:space="preserve">hal-02143371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que présuppose l'anaphore dite présuppositionnelle ? Sur la coréférenciation des expressions nominales complètes</w:t>
+                <w:t xml:space="preserve">Les descriptions spatiales &amp;quot;au fond, au sommet, dans le fond, à la base&amp;quot;. Entre anaphore associative et anaphore à argument nul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (2), pp.191-208. </w:t>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (63), pp.35-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0959269510000311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tl.063.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143371v1</w:t>
+                <w:t xml:space="preserve">hal-02143818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaphore associative et relations de cohérence : une expression particulière de la relation Assertion-Indice</w:t>
               </w:r>
@@ -2514,638 +2514,530 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence introductive au thème 3 : Biosolutions</w:t>
+                <w:t xml:space="preserve">Identification des noms sous-spécifiés, signaux de l’organisation discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Thibert</w:t>
+                <w:t xml:space="preserve">Charlotte Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine N'Diaye</w:t>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Perche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Winter School du Master B2IPME : Interactions Plantes Microorganismes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathieu Gayral; Daniel Wipf, Jan 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.377-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000727v1</w:t>
+                <w:t xml:space="preserve">hal-01076760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des noms sous-spécifiés, signaux de l’organisation discursive</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifiabilité et activation référentielles dans les titres de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française (CMLF-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. pp.3209-3223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076760v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifiabilité et activation référentielles dans les titres de presse</w:t>
+                <w:t xml:space="preserve">Anaphore associative et anaphore possessive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française (CMLF-2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4e colloque Res per Nomen : Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Reims, France. pp.611-626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143797v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaphore associative et anaphore possessive</w:t>
+                <w:t xml:space="preserve">Trois types de descriptions, trois types de structures informationnelles, trois types de sujets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e colloque Res per Nomen : Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Reims, France. pp.611-626</w:t>
+              <w:t xml:space="preserve">Colloque international : Du sujet et de son absence dans les langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire 3L.AM, Mar 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864820v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois types de descriptions, trois types de structures informationnelles, trois types de sujets</w:t>
+                <w:t xml:space="preserve">De &amp;quot;avoir les yeux bleus&amp;quot; à &amp;quot;avoir les dents longues&amp;quot;, en passant par &amp;quot;avoir la promesse facile&amp;quot; : un continuum phraséologique exemplaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Du sujet et de son absence dans les langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire 3L.AM, Mar 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Atelier franco-tunisien de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Caen, France. pp.109-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229920v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjectifs « modaux » et adjectifs qualificatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : L'adjectif en français et à travers les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Caen, France. pp.463-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3155,270 +3047,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De qui &amp;quot;papa&amp;quot; est-il le père? Quelques emplois discursifs des noms papa, maman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Moline; Anca-Marina Velicu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mETA : modalité, évidentialité, temporalité, aspectualité et autres gourmandises liguistiques. Hommages à Eta Hrubaru</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pro Universitaria, pp.267-285, 2022, 978-606-26-1519-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les propriétés référentielles donnent le la : les noms collectifs et l’anaphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux regards sur le sens et la référence. Hommages à Georges Kleiber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Echinox, pp.148-149, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catégorisation adjectivale et adverbiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Cordier; Jacques François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégorisation et langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Sciences Publications, pp.83-105, 2002, (Traité des sciences cognitives), 2-7462-0521-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3428,211 +3320,211 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours n°34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, [180 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12jg3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours n°28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, [114 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/discours.11358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3700,51 +3592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D971DEC"/>
+    <w:nsid w:val="08EF7489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3931,51 +3823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-salles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6712-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9259" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269515000241" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.017.0135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.071.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.145.0.3075935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.48.1.03sal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.063.0035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.7739" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.45.1.09sal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2006.2681" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2004.2543" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2001.3287" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2001.2725" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scoli.1995.876" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05000727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine N'Diaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801151" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jg3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141101v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.11358" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-salles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6712-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269515000241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9259" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.017.0135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.071.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.145.0.3075935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.48.1.03sal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000311" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.063.0035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.7739" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.45.1.09sal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2006.2681" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2004.2543" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2001.3287" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2001.2725" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scoli.1995.876" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801151" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jg3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.11358" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>