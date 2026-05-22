--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1460,339 +1460,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que présuppose l'anaphore dite présuppositionnelle ? Sur la coréférenciation des expressions nominales complètes</w:t>
+                <w:t xml:space="preserve">Les descriptions spatiales &amp;quot;au fond, au sommet, dans le fond, à la base&amp;quot;. Entre anaphore associative et anaphore à argument nul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (2), pp.191-208. </w:t>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (63), pp.35-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0959269510000311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tl.063.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143371v1</w:t>
+                <w:t xml:space="preserve">hal-02143818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les descriptions spatiales &amp;quot;au fond, au sommet, dans le fond, à la base&amp;quot;. Entre anaphore associative et anaphore à argument nul</w:t>
+                <w:t xml:space="preserve">Que présuppose l'anaphore dite présuppositionnelle ? Sur la coréférenciation des expressions nominales complètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (63), pp.35-58. </w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.191-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tl.063.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0959269510000311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143818v1</w:t>
+                <w:t xml:space="preserve">hal-02143371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaphore associative et relations de cohérence : une expression particulière de la relation Assertion-Indice</w:t>
+                <w:t xml:space="preserve">L'adverbe &amp;quot;alias&amp;quot; en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Le fonctionnement en discours des énoncés averbaux autonomes, 6, [16 p.]. </w:t>
+              <w:t xml:space="preserve">Revue Romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (1), pp.149-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/discours.7739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/rro.45.1.09sal⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143833v1</w:t>
+                <w:t xml:space="preserve">hal-02143841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adverbe &amp;quot;alias&amp;quot; en français</w:t>
+                <w:t xml:space="preserve">Anaphore associative et relations de cohérence : une expression particulière de la relation Assertion-Indice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Romane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (1), pp.149-167. </w:t>
+              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le fonctionnement en discours des énoncés averbaux autonomes, 6, [16 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/rro.45.1.09sal⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/discours.7739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143841v1</w:t>
+                <w:t xml:space="preserve">hal-02143833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix référentiel et relations de cohérence intrapropositionnelles</w:t>
               </w:r>
@@ -2144,183 +2144,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsqu'un SN indéfini n'introduit pas un référent nouveau. Une affaire de point de vue</w:t>
+                <w:t xml:space="preserve">Hypothèse d'un continuum entre les adjectifs « modaux » et les adjectifs qualificatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 91, pp.9-12. </w:t>
+              <w:t xml:space="preserve">, 2001, 88, pp.23-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/igram.2001.3287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/igram.2001.2725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143883v1</w:t>
+                <w:t xml:space="preserve">hal-02143876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothèse d'un continuum entre les adjectifs « modaux » et les adjectifs qualificatifs</w:t>
+                <w:t xml:space="preserve">Lorsqu'un SN indéfini n'introduit pas un référent nouveau. Une affaire de point de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 88, pp.23-27. </w:t>
+              <w:t xml:space="preserve">, 2001, 91, pp.9-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/igram.2001.2725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/igram.2001.3287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143876v1</w:t>
+                <w:t xml:space="preserve">hal-02143883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transitivité de la relation lexicale partie-tout</w:t>
               </w:r>
@@ -3592,51 +3592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08EF7489"/>
+    <w:nsid w:val="6F4AC2EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3823,51 +3823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-salles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6712-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269515000241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9259" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.017.0135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.071.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.145.0.3075935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.48.1.03sal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000311" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.063.0035" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143833v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.7739" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.45.1.09sal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2006.2681" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2004.2543" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2001.3287" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2001.2725" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scoli.1995.876" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801151" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jg3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.11358" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-salles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-6712-1754" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12q14" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036266v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535739v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.15363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.081.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269515000241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9259" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.017.0135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.071.0111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.145.0.3075935" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.48.1.03sal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.063.0035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000311" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.45.1.09sal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.7739" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143859v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lgge.2006.2681" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2004.2543" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2001.2725" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2001.3287" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scoli.1995.876" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferrari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801151" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02143341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jg3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.11358" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>