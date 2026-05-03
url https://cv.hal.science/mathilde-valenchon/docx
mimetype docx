--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -132,2423 +132,5238 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'équidé de médiation en France : état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairvie Kergus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equi-meeting médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Le Pin-au-Haras, France. pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation équine : état des lieux et défis pour l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairvie Kergus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saumur, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equine assisted services in France: current status and challenges for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairvie Kergus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion de musique, un outil de gestion du stress au quotidien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saumur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une maturation sociale et comportementale tardive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saumur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique classique réduit les manifestations de stress aigu chez le cheval domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ferard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le comportement d'exploration chez les poulets élevés en plein air : un trait de personnalité associé à des différences de capacité cognitives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sress affects instrumental learning based on positive or negative reinforcement in interaction with personality in domestic horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration behavior in free range chickens: personality trait related to differences in cognitive abilities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Societies for Behavioural Biology. AUT., Jul 2016, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La personnalité influence les capacités cognitives : synthèse d'une série d'expérimentations chez les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Jul 2014, Nanterre, France. 112 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrichir l’environnement des chevaux permet d’améliorer leur bien-être, diminuer leur émotivité et améliorer leurs performances d’apprentissage tout en favorisant la sécurité des manipulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equi-meeting Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Oct 2014, Le Lion d'Angers, France. 144 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Aug 2014, Tjele, Denmark. 130 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempérament et stress : 2 facteurs clés influençant les performances d'apprentissage et de mémoire chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horses living in an enriched environment have better welfare and stronger relationships with humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du tempérament sur les performances d'apprentissage et de mémoire du cheval : bilan de trois années de travail de thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation génomique du stress chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Votre cheval sollicite sa mémoire de travail à chaque instant lors de son travail : Quel est l'impact du stress et de son tempérament sur ce mécanisme cognitif essentiel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Legoubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions of temperament modulate cue-controlled behavior: a study on Pavlovian to instrumental transfer in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Stress and Cognition: From Molecules to Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne (EPFL). LAUSANNE, CHE., Sep 2012, Ascona, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horses under an enrichement program showed better welfare, strongler relationships with humans and less fear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. International Symposium of Veterinary Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Européenne d'Ethologie Vétérinaire des animaux Domestiques. Paris, FRA., Sep 2011, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet de diminuer le mal-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tempérament influence différemment les performances mnésiques du cheval en fonction du type et des phases d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition, mémorisation à long terme et extinction de tâches d'apprentissage chez le cheval : quel rôle joue le tempérament ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances de mémoire de travail chez le cheval : influence du stress et du tempérament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Legoubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre Annuelle du GDR d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Labo/service de l'auteur, Montpellier, FRA., Sep 2011, Montpellier, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet d'améliorer leur bien-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot study on the resocialisation of stallions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Cuir</w:t>
+                <w:t xml:space="preserve">Welfare assessment of racehorses provides a baseline for continued monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Annan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Trigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Hockenhull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106528⟩</w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.14510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019535v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare assessment of racehorses provides a baseline for continued monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+                <w:t xml:space="preserve">Pilot study on the resocialisation of stallions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cuir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evj.14510⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.106528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201133v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can repeated exposure to music mitigate horses' reactions to sudden and unexpected stimuli?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Cairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Eyraud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Equine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), pp.58-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racehorse welfare across a training season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Annan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah E. Trigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Hockenhull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1208744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2023.1208744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a high social status confer greater levels of trust from groupmates? An experimental study of leadership in domestic horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Nesterova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2022.104708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Endurance of Untrained Five-Year-Old and Six-Year-Old Horses Raised in Multi-age Herds on Pasture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmut Gerhards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 96, pp.103317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the expressiveness of leaders affect followership in domestic horses (Equus ferus caballus)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10071-020-01361-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.103888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.beproc.2019.103888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional state and personality influence cognitive flexibility in horses (Equus caballus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132 (2), pp.130-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/com0000091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress affects instrumental learning based on positive or negative reinforcement in interaction with personality in domestic horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (5), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0170783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve W. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (12), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0114384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of long-term memory, resistance to extinction, and influence of temperament during two instrumental tasks in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (6), pp.1001-1006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10071-013-0648-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress modulates instrumental learning performances in horses (Equus caballus) in interaction with temperament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0062324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les performances d'apprentissage dépendent du tempérament de chaque cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Décembre 2013, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions of temperament modulate cue-controlled behavior: A study on Pavlovian to instrumental transfer in horses (Equus caballus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0064853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and temperament affect working memory performance for disappearing food in horses, Equus caballus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (6), pp.1233-1240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempérament et performance d'apprentissage : quels chevaux apprennent le mieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75, pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2558,3977 +5373,1270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation intégrée du bien-être positif chez les chèvres laitières : Une première étude expérimentale combinant approches éthologiques et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole PWIN : pour une évaluation objective du bien-être des primates non humains en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Demellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Colloque de la Société Francophone de Primatologie. A l'écoute des primates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique adoucit les mœurs…et diminue le stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015, Colloque National de la SFECA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique adoucit les moeurs... et diminue le stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality influences individual cognitive abilities: overview of a series of experiments on horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets positifs de l'enrichissement du milieu chez le poney révélés par une évaluation génomique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Le tempérament influence les performances d'apprentissage et de mémoire chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749873v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament influence les performances d'apprentissage et de mémoire chez le cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Les effets positifs de l'enrichissement du milieu chez le poney révélés par une évaluation génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809741v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences du tempérament sur l’acquisition, la mémorisation à long terme et l’extinction d’apprentissages instrumentaux chez le cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le tempérament de l’individu module l’efficacité du transfert Pavlovien-Instrumental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cargèse, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807150v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament de l’individu module l’efficacité du transfert Pavlovien-Instrumental</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influences du tempérament sur l’acquisition, la mémorisation à long terme et l’extinction d’apprentissages instrumentaux chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cargèse, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...2712 lines deleted...]
-                <w:t xml:space="preserve">hal-02750426v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6538,114 +6646,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du tempérament sur les performances d'apprentissage et de mémoire chez le cheval &amp;lt;em&amp;gt;Equus caballus&amp;lt;/em&amp;gt;. Etude de sa modulation par le stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [q-bio.OT]. Université François Rabelais (Tours), 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02803780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6713,51 +6821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF3BFE91"/>
+    <w:nsid w:val="CC4471BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6944,51 +7052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-valenchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0226-8433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Llopis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frantz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cuir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Annan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Trigg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Allen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hockenhull" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14510" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah E. Trigg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Hockenhull" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Butler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1208744" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nesterova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104708" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Lindner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gerhards" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103317" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G&#233;rard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01361-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170783" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra G&#243;recka-Bruzda" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0648-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PRCL7VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062324" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Baranger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064853" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.09.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1QW63N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641783v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Romain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ravel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Pell&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Demellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807150v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Holtz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baranger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clairvie Kergus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745671v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749500v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749100v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745140v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legoubey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805671v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749324v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745935v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749897v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750426v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803780v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-valenchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0226-8433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clairvie Kergus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Lindner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legoubey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Baranger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Holtz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Annan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Trigg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Allen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hockenhull" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Llopis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frantz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cuir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106528" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah E. Trigg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Hockenhull" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Butler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1208744" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nesterova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104708" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gerhards" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103317" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01361-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170783" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra G&#243;recka-Bruzda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0648-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PRCL7VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062324" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642218v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064853" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.09.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1QW63N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Romain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ravel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Pell&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Demellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742074v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutureau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804134v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baranger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>