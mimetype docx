--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -719,941 +719,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique classique réduit les manifestations de stress aigu chez le cheval domestique</w:t>
+                <w:t xml:space="preserve">Exploration behavior in free range chickens: personality trait related to differences in cognitive abilities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ferard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Neveux</w:t>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Bouët</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Petit</w:t>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Societies for Behavioural Biology. AUT., Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434158v1</w:t>
+                <w:t xml:space="preserve">hal-02739881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement d'exploration chez les poulets élevés en plein air : un trait de personnalité associé à des différences de capacité cognitives ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La musique classique réduit les manifestations de stress aigu chez le cheval domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine K. Germain</w:t>
+                <w:t xml:space="preserve">Marion Ferard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Valentine Bouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">46ème Colloque Annuel de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4259 GMPc, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743855v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sress affects instrumental learning based on positive or negative reinforcement in interaction with personality in domestic horses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le comportement d'exploration chez les poulets élevés en plein air : un trait de personnalité associé à des différences de capacité cognitives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
+              <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743254v1</w:t>
+                <w:t xml:space="preserve">hal-02743855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration behavior in free range chickens: personality trait related to differences in cognitive abilities?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sress affects instrumental learning based on positive or negative reinforcement in interaction with personality in domestic horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Germain</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Behavioural Biology (ECBB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Societies for Behavioural Biology. AUT., Jul 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">12. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Jun 2016, Saumur, France. 164 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739881v1</w:t>
+                <w:t xml:space="preserve">hal-02743254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La personnalité influence les capacités cognitives : synthèse d'une série d'expérimentations chez les chevaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Jul 2014, Nanterre, France. 112 p</w:t>
+              <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Aug 2014, Tjele, Denmark. 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743726v1</w:t>
+                <w:t xml:space="preserve">hal-02740104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir l’environnement des chevaux permet d’améliorer leur bien-être, diminuer leur émotivité et améliorer leurs performances d’apprentissage tout en favorisant la sécurité des manipulateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">La personnalité influence les capacités cognitives : synthèse d'une série d'expérimentations chez les chevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equi-meeting Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Oct 2014, Le Lion d'Angers, France. 144 p</w:t>
+              <w:t xml:space="preserve">44. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal (SFECA). FRA., Jul 2014, Nanterre, France. 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742892v1</w:t>
+                <w:t xml:space="preserve">hal-02743726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality influences cognitive capacities in horses: synthesis of a series of experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Enrichir l’environnement des chevaux permet d’améliorer leur bien-être, diminuer leur émotivité et améliorer leurs performances d’apprentissage tout en favorisant la sécurité des manipulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vidament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Equitation Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Equitation Science (ISES). INT., Aug 2014, Tjele, Denmark. 130 p</w:t>
+              <w:t xml:space="preserve">Equi-meeting Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Oct 2014, Le Lion d'Angers, France. 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740104v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempérament et stress : 2 facteurs clés influençant les performances d'apprentissage et de mémoire chez le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Information d'Actualités en Ethologie Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Mar 2013, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1691,77 +1691,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses living in an enriched environment have better welfare and stronger relationships with humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1799,64 +1799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du tempérament sur les performances d'apprentissage et de mémoire du cheval : bilan de trois années de travail de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1881,103 +1881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation génomique du stress chez le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t>
@@ -2019,90 +2019,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Votre cheval sollicite sa mémoire de travail à chaque instant lors de son travail : Quel est l'impact du stress et de son tempérament sur ce mécanisme cognitif essentiel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Legoubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Labo/service de l'auteur, Le Pin, FRA., Mar 2012, Paris, France. 232 p</w:t>
@@ -2131,77 +2131,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions of temperament modulate cue-controlled behavior: a study on Pavlovian to instrumental transfer in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2252,77 +2252,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horses under an enrichement program showed better welfare, strongler relationships with humans and less fear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Symposium of Veterinary Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Européenne d'Ethologie Vétérinaire des animaux Domestiques. Paris, FRA., Sep 2011, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2360,77 +2360,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet de diminuer le mal-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2485,64 +2485,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tempérament influence différemment les performances mnésiques du cheval en fonction du type et des phases d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,77 +2610,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition, mémorisation à long terme et extinction de tâches d'apprentissage chez le cheval : quel rôle joue le tempérament ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA) "L'animal dans tous ses sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2718,90 +2718,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de mémoire de travail chez le cheval : influence du stress et du tempérament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Legoubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Annuelle du GDR d'Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Labo/service de l'auteur, Montpellier, FRA., Sep 2011, Montpellier, France. 1 p</w:t>
@@ -2830,51 +2830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichir l'environnement des chevaux permet d'améliorer leur bien-être, de diminuer leur émotivité et d'augmenter la sécurité des manipulateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3249,295 +3249,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
+                <w:t xml:space="preserve">Pilot study on the resocialisation of stallions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+                <w:t xml:space="preserve">Anna Flamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+                <w:t xml:space="preserve">Valentine Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+                <w:t xml:space="preserve">Lucas Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
+                <w:t xml:space="preserve">Frédérique Cuir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 283, pp.106528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444004v1</w:t>
+                <w:t xml:space="preserve">hal-05019535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot study on the resocialisation of stallions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Flamand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Eyraud</w:t>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Llopis</w:t>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Frantz</w:t>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Cuir</w:t>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 283, pp.106528. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019535v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can repeated exposure to music mitigate horses' reactions to sudden and unexpected stimuli?</w:t>
               </w:r>
@@ -4155,90 +4155,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ranging behavior and spatial memory of free-range chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.103888. </w:t>
@@ -4302,64 +4302,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4423,77 +4423,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress affects instrumental learning based on positive or negative reinforcement in interaction with personality in domestic horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (5), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4527,77 +4527,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral and transcriptomic fingerprints of an enriched environment in horses ([i]Equus caballus[/i])</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,90 +4674,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of long-term memory, resistance to extinction, and influence of temperament during two instrumental tasks in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Górecka-Bruzda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (6), pp.1001-1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4816,90 +4816,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress modulates instrumental learning performances in horses (Equus caballus) in interaction with temperament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.1-10. </w:t>
@@ -5010,51 +5010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions of temperament modulate cue-controlled behavior: A study on Pavlovian to instrumental transfer in horses (Equus caballus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5157,90 +5157,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and temperament affect working memory performance for disappearing food in horses, Equus caballus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (6), pp.1233-1240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5650,90 +5650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique adoucit les mœurs…et diminue le stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. 2015, Colloque National de la SFECA</w:t>
@@ -5775,90 +5775,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique adoucit les moeurs... et diminue le stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ferard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. </w:t>
@@ -5887,612 +5887,612 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality influences individual cognitive abilities: overview of a series of experiments on horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Coutureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Prague, République tchèque. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Prague, Czech Republic. , 269 p., 2014, VII European Conference on Behavioural Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament influence les performances d'apprentissage et de mémoire chez le cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Les effets positifs de l'enrichissement du milieu chez le poney révélés par une évaluation génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Layé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809741v1</w:t>
+                <w:t xml:space="preserve">hal-02749873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets positifs de l'enrichissement du milieu chez le poney révélés par une évaluation génomique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Le tempérament influence les performances d'apprentissage et de mémoire chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Fès, Maroc. 2013, 39ème Colloque de la Société de Neuroendocrinologie</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749873v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tempérament de l’individu module l’efficacité du transfert Pavlovien-Instrumental</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences du tempérament sur l’acquisition, la mémorisation à long terme et l’extinction d’apprentissages instrumentaux chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cargèse, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804134v1</w:t>
+                <w:t xml:space="preserve">hal-02807150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences du tempérament sur l’acquisition, la mémorisation à long terme et l’extinction d’apprentissages instrumentaux chez le cheval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tempérament de l’individu module l’efficacité du transfert Pavlovien-Instrumental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR 2902 NeuroMem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cargèse, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807150v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6821,51 +6821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC4471BC"/>
+    <w:nsid w:val="523FD92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7052,51 +7052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-valenchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0226-8433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clairvie Kergus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Lindner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739881v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legoubey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Baranger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Holtz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Annan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Trigg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Allen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hockenhull" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Llopis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frantz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cuir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106528" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah E. Trigg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Hockenhull" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Butler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1208744" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nesterova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104708" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gerhards" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103317" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01361-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170783" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra G&#243;recka-Bruzda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0648-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PRCL7VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062324" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642218v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064853" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.09.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1QW63N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Romain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ravel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Pell&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Demellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742074v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutureau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804134v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baranger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-valenchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0226-8433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Neveux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clairvie Kergus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388320v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388321v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Lindner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bou&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743855v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Moussu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Fortin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742892v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Legoubey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Baranger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Holtz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Annan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Trigg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Allen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Hockenhull" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14510" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flamand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Llopis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frantz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cuir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106528" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Cairo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah E. Trigg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Hockenhull" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Butler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1208744" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nesterova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2022.104708" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gerhards" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103317" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492745v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01361-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627588v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170783" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Cole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114384" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129745v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra G&#243;recka-Bruzda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-013-0648-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PRCL7VK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129726v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062324" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642218v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coutureau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064853" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.09.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ1QW63N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Romain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ravel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Pell&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Demellier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02434067v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742074v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutureau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749873v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baranger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803780v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>