--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -674,633 +674,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very early identification of a bimodal frictional behavior during the post-seismic phase of the 2015 Mw 8.3 Illapel, Chile, earthquake</w:t>
+                <w:t xml:space="preserve">Fault interactions in a complex fault system: insight from the 1936-1997 NE Lut earthquake sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+                <w:t xml:space="preserve">M Marchandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louisa Tsang</w:t>
+                <w:t xml:space="preserve">O Cavalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2523-2021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (2), pp.1157-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447477v1</w:t>
+                <w:t xml:space="preserve">hal-03025701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault interactions in a complex fault system: insight from the 1936-1997 NE Lut earthquake sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very early identification of a bimodal frictional behavior during the post-seismic phase of the 2015 Mw 8.3 Illapel, Chile, earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Marchandon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Cavalié</w:t>
+                <w:t xml:space="preserve">Louisa Tsang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224 (2), pp.1157-1173. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2523-2537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2523-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025701v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Inversion of Coseismic and Early Postseismic Slip to Optimize the Information Content in Geodetic Data: Application to the 2009 M w 6.3 L'Aquila Earthquake, Central Italy</w:t>
+                <w:t xml:space="preserve">Imaging rapid early afterslip of the 2016 Pedernales earthquake, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théa Ragon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Louisa L.H. Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cavalié</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JB017053⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 524, pp.115724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383105v2</w:t>
+                <w:t xml:space="preserve">hal-02326771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging rapid early afterslip of the 2016 Pedernales earthquake, Ecuador</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louisa L.H. Tsang</w:t>
+                <w:t xml:space="preserve">Unravelling the contribution of early postseismic deformation using sub-daily GNSS positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115724⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39038-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326771v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the contribution of early postseismic deformation using sub-daily GNSS positioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+                <w:t xml:space="preserve">Joint Inversion of Coseismic and Early Postseismic Slip to Optimize the Information Content in Geodetic Data: Application to the 2009 M w 6.3 L'Aquila Earthquake, Central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Avallone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.1775. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (10), pp.10522-10543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39038-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JB017053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04420722v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
               </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Sudhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cavalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (2), pp.1904 - 1924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1925,337 +1925,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow slip event in the Mexican subduction zone: Evidence of shallower slip in the Guerrero seismic gap for the 2006 event revealed by the joint inversion of InSAR and GPS data,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rolland</w:t>
+                <w:t xml:space="preserve">E. Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sladen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.X. Dessa</w:t>
+                <w:t xml:space="preserve">N. Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 367, pp.52-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050474v1</w:t>
+                <w:t xml:space="preserve">hal-00873393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow slip event in the Mexican subduction zone: Evidence of shallower slip in the Guerrero seismic gap for the 2006 event revealed by the joint inversion of InSAR and GPS data,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pathier</w:t>
+                <w:t xml:space="preserve">L. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Radiguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Vergnolle</w:t>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cotte</w:t>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.02.020⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873393v1</w:t>
+                <w:t xml:space="preserve">hal-01050474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow slip events and strain accumulation in the Guerrero gap, Mexico,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,977 +3405,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental deformation in Asia from a combined GPS solution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical deformation model of the western United States instantaneous strain-rate field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Shen</w:t>
+                <w:t xml:space="preserve">Fred F. Pollitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL028433⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (1), pp.421 à 444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03019.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195570v1</w:t>
+                <w:t xml:space="preserve">insu-00372729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical deformation model of the western United States instantaneous strain-rate field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continental deformation in Asia from a combined GPS solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred F. Pollitz</w:t>
+                <w:t xml:space="preserve">Z. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 167 (1), pp.421 à 444. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.L24319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03019.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006GL028433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00372729v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the viscosity of the continental crust and mantle from GPS measurements and postseismic deformation models in Western Mongolia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New data on recent tectonic deformations in the South mountainous framing of the Siberian Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.F. Pollitz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.V. Lukhnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. San'Kov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miroshnitchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bashkuev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doklady Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 389 (2), pp.263-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407056v1</w:t>
+                <w:t xml:space="preserve">hal-00407035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault interaction and stress triggering of 20th century earthquakes in Mongolia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Present-day movements of the Eart's crust in the Mongol-Siberian region inferred from GPS geodetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. San'Kov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lukhnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miroshnitchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ashurkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doklady Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 393 (8), pp.1082-1085 [613]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00407046v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day movements of the Eart's crust in the Mongol-Siberian region inferred from GPS geodetic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPS measurements of crustal deformation in the Baikal-Mongolia area (1994-2002) : Implications for current kinematics of Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. San'Kov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lukhnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miroshnitchenko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ashurkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doklady Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (B10), pp.ETG 14-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JB002373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407053v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on recent tectonic deformations in the South mountainous framing of the Siberian Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Present-day movements of the Earth's crust in the Mongol-Siberian region inferred from GPS geodetic data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. San'Kov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Lukhnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Lukhnev</w:t>
+                <w:t xml:space="preserve">A.I. Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.A. San'Kov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Levi</w:t>
+                <w:t xml:space="preserve">K.G. Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bashkuev</w:t>
+                <w:t xml:space="preserve">S.V. Ashurkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doklady Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 389 (2), pp.263-266</w:t>
+              <w:t xml:space="preserve">, 2003, 393-8, pp.1082-1085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407035v1</w:t>
+                <w:t xml:space="preserve">hal-00118430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS measurements of crustal deformation in the Baikal-Mongolia area (1994-2002) : Implications for current kinematics of Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault interaction and stress triggering of 20th century earthquakes in Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F. Pollitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 108 (B10), pp.ETG 14-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002JB002373⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 108 (B10), pp.2503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JB002375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406988v1</w:t>
+                <w:t xml:space="preserve">hal-00407046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day movements of the Earth's crust in the Mongol-Siberian region inferred from GPS geodetic data.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraints on the viscosity of the continental crust and mantle from GPS measurements and postseismic deformation models in Western Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F. Pollitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doklady Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (B10), pp.2502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JB002374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118430v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are post-seismic effects of the M=8.4 Bolnay earthquake (July 23, 1905) still influencing GPS velocities in the Mongolia-Baikal area ?</w:t>
               </w:r>
@@ -5176,103 +5176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging early postseismic slip in the hours to days following the 2016 Mw 7.8 Pedernales earthquake: where does it occur relative to longer-term postseismic slip?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa L.H. Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
@@ -5698,51 +5698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Loukhnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,51 +6125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21 (EGU2019-15782), Geophysical Research Abstracts</w:t>
@@ -6192,1244 +6192,1244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New way of GNSS data dissemination within the European Plate Observing System (EPOS), Multi-GNSS through Global Collaboration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Crocker</w:t>
+                <w:t xml:space="preserve">The detection of early postseismic deformation and its significance using high-rate GNSS observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Wuhan, China</w:t>
+              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407442v1</w:t>
+                <w:t xml:space="preserve">hal-02407507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Interactions and Synchronization: Insight from the 1936-1997 NE Lut, Iran, Earthquake Sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Marchandon</w:t>
+                <w:t xml:space="preserve">Inversion of the spatiotemporal distribution of early postseismic slip within the rate-and-state framework using high-rate GNSS position time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Cavalié</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. S41D-1449</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407355v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the spatiotemporal distribution of early postseismic slip within the rate-and-state framework using high-rate GNSS position time series</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
+                <w:t xml:space="preserve">Fault Interactions and Synchronization: Insight from the 1936-1997 NE Lut, Iran, Earthquake Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378671v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Interactions and Synchronization: Insight from the 1936-1997 NE Lut, Iran, Earthquake Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cavalié</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. S41D-1449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407472v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection of early postseismic deformation and its significance using high-rate GNSS observation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal evolution of early afterslip following the 2016 Mw 7.8 Pedernales earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407507v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal evolution of early afterslip following the 2016 Mw 7.8 Pedernales earthquake</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Inversion of the physical parameters that control the onset of postseismic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa L.H. Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378650v1</w:t>
+                <w:t xml:space="preserve">hal-02407550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the information content available in geodetic data to jointly estimate co-seismic and early afterslip models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of the 2018 Pu’u ‘Ō’ō, Hawaii, volcanic eruption using high-rate GNSS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378595v1</w:t>
+                <w:t xml:space="preserve">hal-02407517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EPOS GNSS Data Gateway: concept and access to EPOS GNSS data and metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-M. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the 2018 Pu’u ‘Ō’ō, Hawaii, volcanic eruption using high-rate GNSS data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimizing the information content available in geodetic data to jointly estimate co-seismic and early afterslip models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407517v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the physical parameters that control the onset of postseismic observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GLASS, a Tool for Quality-Controlled GNSS Data and Products Dissemination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruyninx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Twardzik</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. S. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407550v1</w:t>
+                <w:t xml:space="preserve">hal-02407382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLASS, a Tool for Quality-Controlled GNSS Data and Products Dissemination.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New way of GNSS data dissemination within the European Plate Observing System (EPOS), Multi-GNSS through Global Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Crocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruyninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Bos</w:t>
+                <w:t xml:space="preserve">R. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">IGS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407382v1</w:t>
+                <w:t xml:space="preserve">hal-02407442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7623,51 +7623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sismologie ionosphérique et GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8161,51 +8161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16060991" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kadri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brax" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-023-01631-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bruyninx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crocker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Tsang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2523-2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025701v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cavali&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa451" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383105v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa L.H. Tsang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115724" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Avallone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39038-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sudhaus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollingsworth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy364" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Sudhaus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014703" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chemenda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouissou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mousavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavakoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010620" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSH306DR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008801" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2010.04866.X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostoglodov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048124" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostoglodov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tregoning" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Santiago" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Santiago" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009EO210002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Melachroinos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-007-0185-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-903CQHK5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03734.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2NJZG9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004807" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028433" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372729v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred F. Pollitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03019.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Pollitz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002374" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002375" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRR2848G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lukhnev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miroshnitchenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Levi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashurkov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407035v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Lukhnev" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. San'Kov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bashkuev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002373" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Miroshnichenko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Levi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ashurkov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406666v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01624.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marin-Lamellet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verbiese" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Thiellement" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18507" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Janex" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405387v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13367" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6628" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Melachroinos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melachroinos S.A." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558908v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Loukhnev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6777" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crocker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dousa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyninx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Ngo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Tsang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407507v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378650v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378595v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ragon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407451v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Ngo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407517v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407550v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Bos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16060991" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kadri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brax" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-023-01631-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bruyninx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crocker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025701v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchandon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cavali&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Tsang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2523-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa L.H. Tsang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115724" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Avallone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39038-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383105v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sudhaus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollingsworth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy364" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Sudhaus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014703" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chemenda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouissou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mousavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavakoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010620" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSH306DR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008801" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2010.04866.X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostoglodov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048124" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostoglodov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tregoning" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Santiago" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Santiago" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009EO210002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Melachroinos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-007-0185-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-903CQHK5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03734.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2NJZG9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004807" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred F. Pollitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03019.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028433" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Lukhnev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. San'Kov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miroshnitchenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Levi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bashkuev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lukhnev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashurkov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406988v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002373" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118430v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Miroshnichenko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Levi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ashurkov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Pollitz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002375" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRR2848G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002374" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406666v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01624.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marin-Lamellet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verbiese" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Thiellement" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18507" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Janex" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405387v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13367" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6628" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Melachroinos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melachroinos S.A." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558908v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Loukhnev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6777" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crocker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dousa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyninx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Ngo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378671v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Tsang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407472v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407355v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378650v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407550v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407517v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407451v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Ngo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ragon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Bos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407442v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>