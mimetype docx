--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -674,633 +674,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault interactions in a complex fault system: insight from the 1936-1997 NE Lut earthquake sequence</w:t>
+                <w:t xml:space="preserve">Very early identification of a bimodal frictional behavior during the post-seismic phase of the 2015 Mw 8.3 Illapel, Chile, earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Marchandon</w:t>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Cavalié</w:t>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Tsang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa451⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2523-2537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2523-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025701v2</w:t>
+                <w:t xml:space="preserve">hal-03447477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very early identification of a bimodal frictional behavior during the post-seismic phase of the 2015 Mw 8.3 Illapel, Chile, earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+                <w:t xml:space="preserve">Fault interactions in a complex fault system: insight from the 1936-1997 NE Lut earthquake sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marchandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Tsang</w:t>
+                <w:t xml:space="preserve">O Cavalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.2523-2537. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (2), pp.1157-1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-12-2523-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447477v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging rapid early afterslip of the 2016 Pedernales earthquake, Ecuador</w:t>
+                <w:t xml:space="preserve">Joint Inversion of Coseismic and Early Postseismic Slip to Optimize the Information Content in Geodetic Data: Application to the 2009 M w 6.3 L'Aquila Earthquake, Central Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa L.H. Tsang</w:t>
+                <w:t xml:space="preserve">Théa Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bletery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115724⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (10), pp.10522-10543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB017053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326771v1</w:t>
+                <w:t xml:space="preserve">hal-02383105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the contribution of early postseismic deformation using sub-daily GNSS positioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Imaging rapid early afterslip of the 2016 Pedernales earthquake, Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa L.H. Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 524, pp.115724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-39038-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04420722v1</w:t>
+                <w:t xml:space="preserve">hal-02326771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Inversion of Coseismic and Early Postseismic Slip to Optimize the Information Content in Geodetic Data: Application to the 2009 M w 6.3 L'Aquila Earthquake, Central Italy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Unravelling the contribution of early postseismic deformation using sub-daily GNSS positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cavalié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (10), pp.10522-10543. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JB017053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-39038-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383105v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
               </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Sudhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cavalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (2), pp.1904 - 1924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1925,337 +1925,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow slip event in the Mexican subduction zone: Evidence of shallower slip in the Guerrero seismic gap for the 2006 event revealed by the joint inversion of InSAR and GPS data,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pathier</w:t>
+                <w:t xml:space="preserve">L. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Radiguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Vergnolle</w:t>
+                <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cotte</w:t>
+                <w:t xml:space="preserve">A. Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.02.020⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (11), pp.2518-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873393v1</w:t>
+                <w:t xml:space="preserve">hal-01050474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating the tectonic and non-tectonic contributions in the ionospheric signature of the 2011, Mw7.1, dip-slip Van earthquake, Eastern Turkey,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow slip event in the Mexican subduction zone: Evidence of shallower slip in the Guerrero seismic gap for the 2006 event revealed by the joint inversion of InSAR and GPS data,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rolland</w:t>
+                <w:t xml:space="preserve">E. Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sladen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.X. Dessa</w:t>
+                <w:t xml:space="preserve">N. Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 367, pp.52-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50544⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050474v1</w:t>
+                <w:t xml:space="preserve">hal-00873393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow slip events and strain accumulation in the Guerrero gap, Mexico,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,977 +3405,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical deformation model of the western United States instantaneous strain-rate field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continental deformation in Asia from a combined GPS solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred F. Pollitz</w:t>
+                <w:t xml:space="preserve">M. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03019.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.L24319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL028433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00372729v1</w:t>
+                <w:t xml:space="preserve">hal-00195570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental deformation in Asia from a combined GPS solution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical deformation model of the western United States instantaneous strain-rate field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Shen</w:t>
+                <w:t xml:space="preserve">Fred F. Pollitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33, pp.L24319. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167 (1), pp.421 à 444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006GL028433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2006.03019.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195570v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00372729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on recent tectonic deformations in the South mountainous framing of the Siberian Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on the viscosity of the continental crust and mantle from GPS measurements and postseismic deformation models in Western Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Lukhnev</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.F. Pollitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doklady Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (B10), pp.2502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JB002374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407035v1</w:t>
+                <w:t xml:space="preserve">hal-00407056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day movements of the Eart's crust in the Mongol-Siberian region inferred from GPS geodetic data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault interaction and stress triggering of 20th century earthquakes in Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.F. Pollitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doklady Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (B10), pp.2503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JB002375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407053v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS measurements of crustal deformation in the Baikal-Mongolia area (1994-2002) : Implications for current kinematics of Asia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New data on recent tectonic deformations in the South mountainous framing of the Siberian Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. San'Kov</w:t>
+                <w:t xml:space="preserve">A.V. Lukhnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lukhnev</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">V.A. San'Kov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miroshnitchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bashkuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doklady Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 389 (2), pp.263-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406988v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day movements of the Earth's crust in the Mongol-Siberian region inferred from GPS geodetic data.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Present-day movements of the Eart's crust in the Mongol-Siberian region inferred from GPS geodetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I. Miroshnichenko</w:t>
+                <w:t xml:space="preserve">V. San'Kov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.G. Levi</w:t>
+                <w:t xml:space="preserve">A. Lukhnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miroshnitchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Ashurkov</w:t>
+                <w:t xml:space="preserve">S. Ashurkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doklady Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 393-8, pp.1082-1085</w:t>
+              <w:t xml:space="preserve">, 2003, 393 (8), pp.1082-1085 [613]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118430v1</w:t>
+                <w:t xml:space="preserve">hal-00407053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault interaction and stress triggering of 20th century earthquakes in Mongolia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.F. Pollitz</w:t>
+                <w:t xml:space="preserve">GPS measurements of crustal deformation in the Baikal-Mongolia area (1994-2002) : Implications for current kinematics of Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. San'Kov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lukhnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miroshnitchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 108 (B10), pp.2503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2002JB002375⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 108 (B10), pp.ETG 14-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2002JB002373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407046v1</w:t>
+                <w:t xml:space="preserve">hal-00406988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the viscosity of the continental crust and mantle from GPS measurements and postseismic deformation models in Western Mongolia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Present-day movements of the Earth's crust in the Mongol-Siberian region inferred from GPS geodetic data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. San'Kov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Lukhnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Miroshnichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.G. Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Ashurkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Doklady Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 393-8, pp.1082-1085</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407056v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are post-seismic effects of the M=8.4 Bolnay earthquake (July 23, 1905) still influencing GPS velocities in the Mongolia-Baikal area ?</w:t>
               </w:r>
@@ -4400,64 +4400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. San'Kov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lukhnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 149 (1), pp.157-168. </w:t>
@@ -5176,103 +5176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging early postseismic slip in the hours to days following the 2016 Mw 7.8 Pedernales earthquake: where does it occur relative to longer-term postseismic slip?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa L.H. Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
@@ -5698,51 +5698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Loukhnev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Miroshnichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,51 +6125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 21 (EGU2019-15782), Geophysical Research Abstracts</w:t>
@@ -6192,1244 +6192,1244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection of early postseismic deformation and its significance using high-rate GNSS observation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+                <w:t xml:space="preserve">New way of GNSS data dissemination within the European Plate Observing System (EPOS), Multi-GNSS through Global Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruyninx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IGS workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407507v1</w:t>
+                <w:t xml:space="preserve">hal-02407442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the spatiotemporal distribution of early postseismic slip within the rate-and-state framework using high-rate GNSS position time series</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The detection of early postseismic deformation and its significance using high-rate GNSS observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378671v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Interactions and Synchronization: Insight from the 1936-1997 NE Lut, Iran, Earthquake Sequence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cavalié</w:t>
+                <w:t xml:space="preserve">Inversion of the spatiotemporal distribution of early postseismic slip within the rate-and-state framework using high-rate GNSS position time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407472v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Interactions and Synchronization: Insight from the 1936-1997 NE Lut, Iran, Earthquake Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Cavalié</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cavalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States. S41D-1449</w:t>
+              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407355v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal evolution of early afterslip following the 2016 Mw 7.8 Pedernales earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of the physical parameters that control the onset of postseismic observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sladen</w:t>
+                <w:t xml:space="preserve">Fault Interactions and Synchronization: Insight from the 1936-1997 NE Lut, Iran, Earthquake Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States. S41D-1449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407550v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the 2018 Pu’u ‘Ō’ō, Hawaii, volcanic eruption using high-rate GNSS data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+                <w:t xml:space="preserve">Inversion of the physical parameters that control the onset of postseismic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Twardzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa L.H. Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407517v1</w:t>
+                <w:t xml:space="preserve">hal-02407550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EPOS GNSS Data Gateway: concept and access to EPOS GNSS data and metadata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of the 2018 Pu’u ‘Ō’ō, Hawaii, volcanic eruption using high-rate GNSS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Twardzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407451v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the information content available in geodetic data to jointly estimate co-seismic and early afterslip models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EPOS GNSS Data Gateway: concept and access to EPOS GNSS data and metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ragon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K.-M. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">19th General Assembly of Wegener</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378595v1</w:t>
+                <w:t xml:space="preserve">hal-02407451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLASS, a Tool for Quality-Controlled GNSS Data and Products Dissemination.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bruyninx</w:t>
+                <w:t xml:space="preserve">Optimizing the information content available in geodetic data to jointly estimate co-seismic and early afterslip models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bletery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Bos</w:t>
+                <w:t xml:space="preserve">A. Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407382v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New way of GNSS data dissemination within the European Plate Observing System (EPOS), Multi-GNSS through Global Collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GLASS, a Tool for Quality-Controlled GNSS Data and Products Dissemination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruyninx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fernandes</w:t>
+                <w:t xml:space="preserve">M. S. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGS workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Wuhan, China</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407442v1</w:t>
+                <w:t xml:space="preserve">hal-02407382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7623,51 +7623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sismologie ionosphérique et GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8161,51 +8161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16060991" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kadri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brax" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-023-01631-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bruyninx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crocker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025701v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchandon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cavali&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa451" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Tsang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2523-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa L.H. Tsang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115724" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Avallone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39038-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383105v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sudhaus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollingsworth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy364" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Sudhaus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014703" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chemenda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouissou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mousavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavakoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010620" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSH306DR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008801" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2010.04866.X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostoglodov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048124" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostoglodov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tregoning" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Santiago" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Santiago" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009EO210002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Melachroinos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-007-0185-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-903CQHK5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03734.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2NJZG9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004807" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred F. Pollitz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03019.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028433" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Lukhnev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. San'Kov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miroshnitchenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Levi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bashkuev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lukhnev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashurkov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406988v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002373" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118430v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Miroshnichenko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Levi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ashurkov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Pollitz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002375" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRR2848G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002374" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406666v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01624.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marin-Lamellet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verbiese" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Thiellement" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18507" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Janex" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405387v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13367" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6628" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Melachroinos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melachroinos S.A." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558908v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Loukhnev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6777" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crocker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dousa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyninx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Ngo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378671v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Tsang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407472v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407355v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378650v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407550v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407517v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407451v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Ngo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ragon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Bos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407442v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Menut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jarrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16060991" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kadri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brax" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-023-01631-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fernandes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bruyninx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crocker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-8776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Twardzik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Tsang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2523-2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025701v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cavali&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa451" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383105v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Ragon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavali&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa L.H. Tsang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115724" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Avallone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39038-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cavali&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sudhaus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollingsworth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy364" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchandon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Sudhaus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014703" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chemenda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouissou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.09.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mousavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavakoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010620" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nocquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50544" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radiguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.02.020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSH306DR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cotton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campillo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008801" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2010.04866.X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kostoglodov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048124" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostoglodov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tregoning" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Santiago" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Antonio Santiago" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009EO210002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Melachroinos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-007-0185-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-903CQHK5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03734.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.03.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2NJZG9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Calais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004807" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195570v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL028433" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372729v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred F. Pollitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03019.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Pollitz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002374" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407046v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002375" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRR2848G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Lukhnev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. San'Kov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miroshnitchenko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Levi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bashkuev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407053v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. San'Kov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lukhnev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ashurkov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB002373" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118430v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Miroshnichenko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.G. Levi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Ashurkov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406666v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2002.01624.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marin-Lamellet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verbiese" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Thiellement" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18507" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carvalho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Janex" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405387v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13367" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876786v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6628" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Melachroinos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melachroinos S.A." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558908v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fund" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Loukhnev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-6777" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crocker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dousa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruyninx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Ngo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vidal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Tsang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407472v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378650v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407355v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407550v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Twardzik" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407517v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-M. Ngo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ragon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avallone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Bos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Janex" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460380v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline D&#233;prez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henrion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Masson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00653541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>