--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1320,178 +1320,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre vulnérabilités et résilience : Analyse de la ville en période de crise sanitaire</w:t>
+                <w:t xml:space="preserve">Résilience et covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pandémies et formes de la ville – 2ème partie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Scientifique de Perfectionnement de l'ESPI, ESPI2R, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Ville et Covid : Vulnérabilités, crise et résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450460v1</w:t>
+                <w:t xml:space="preserve">hal-03359593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et covid-19</w:t>
+                <w:t xml:space="preserve">Entre vulnérabilités et résilience : Analyse de la ville en période de crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ville et Covid : Vulnérabilités, crise et résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Pandémies et formes de la ville – 2ème partie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Scientifique de Perfectionnement de l'ESPI, ESPI2R, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359593v1</w:t>
+                <w:t xml:space="preserve">hal-03450460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandémie et lieux culturels : analyse monographique de la région PACA</w:t>
               </w:r>
@@ -4173,51 +4173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DACBB19B"/>
+    <w:nsid w:val="0252398D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4404,51 +4404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-vignau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9444-8572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245161430" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315828v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kenza Bouhaddou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953829v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092771ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.38.2021.0004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.750.0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18316/mouseion.v0i32.5243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04617280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450602v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/la-gouvernance-des-metropoles-et-des-regions-a2075.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446025v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouchier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathilde-vignau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9444-8572" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245161430" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315828v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kenza Bouhaddou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Blain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953829v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092771ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laussucq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.38.2021.0004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popav.750.0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18316/mouseion.v0i32.5243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brown" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04617280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Chardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359593v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450602v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/la-gouvernance-des-metropoles-et-des-regions-a2075.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446025v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030426v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Gillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05296638v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouchier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03188048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>