--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -254,668 +254,668 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration of pattern-avoiding alternating sign matrices: An asymptotic dichotomy</w:t>
+                <w:t xml:space="preserve">A canonical tree decomposition for order types, and some applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Egge</w:t>
+                <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Smith</w:t>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Striker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justin Troyka</w:t>
+                <w:t xml:space="preserve">Florent Koechlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00026-025-00784-9⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (4), pp.2189-2241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1672201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850999v1</w:t>
+                <w:t xml:space="preserve">hal-04528939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A canonical tree decomposition for order types, and some applications</w:t>
+                <w:t xml:space="preserve">The interval posets of permutations seen from the decomposition tree perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Féray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Koechlin</w:t>
+                <w:t xml:space="preserve">Benjamin Izart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/24M1672201⟩</w:t>
+              <w:t xml:space="preserve">Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.459-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11083-024-09690-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528939v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between weak and Bruhat: the middle order on permutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling limit of graph classes through split decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Féray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bridget Eileen Tenner</w:t>
+                <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00373-024-02885-3⟩</w:t>
+              <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92 (3), pp.266-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2207.12253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758809v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interval posets of permutations seen from the decomposition tree perspective</w:t>
+                <w:t xml:space="preserve">Between weak and Bruhat: the middle order on permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapo Cioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Izart</w:t>
+                <w:t xml:space="preserve">Bridget Eileen Tenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Order</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11083-024-09690-w⟩</w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (2), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00373-024-02885-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456772v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limit of graph classes through split decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enumeration of pattern-avoiding alternating sign matrices: An asymptotic dichotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Egge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bassino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Féray</w:t>
+                <w:t xml:space="preserve">Rebecca Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gerin</w:t>
+                <w:t xml:space="preserve">Jessica Striker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pierrot</w:t>
+                <w:t xml:space="preserve">Justin Troyka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92 (3), pp.266-319. </w:t>
+              <w:t xml:space="preserve">Annals of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2207.12253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00026-025-00784-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797906v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key-avoidance for alternating sign matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Striker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, vol. 27:1, Permutation Patterns 2024 (Special issues), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -975,51 +975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Noy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1190,992 +1190,992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear-sized independent sets in random cographs and increasing subsequences in separable permutations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Scaling limits of permutation classes with a finite specification: a dichotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Féray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Drmota</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucas Gerin</w:t>
+                <w:t xml:space="preserve">Mickaël Maazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5070/C62359179⟩</w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 405, pp.108513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2022.108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366684v1</w:t>
+                <w:t xml:space="preserve">hal-02412965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limits of permutation classes with a finite specification: a dichotomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Random cographs: Brownian graphon limit and asymptotic degree distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2022.108513⟩</w:t>
+              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (2), pp.166-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rsa.21033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412965v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random cographs: Brownian graphon limit and asymptotic degree distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preimages under the bubblesort operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rsa.21033⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), https://www.combinatorics.org/ojs/index.php/eljc/article/view/v29i4p32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/11390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412976v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preimages under the bubblesort operator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear-sized independent sets in random cographs and increasing subsequences in separable permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Drmota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (4), https://www.combinatorics.org/ojs/index.php/eljc/article/view/v29i4p32. </w:t>
+              <w:t xml:space="preserve">Combinatorial Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.23340676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/11390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5070/C62359179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844028v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decorated tree approach to random permutations in substitution-closed classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two first-order logics of permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Stufler</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/20-EJP469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171, pp.105-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2019.105158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998759v1</w:t>
+                <w:t xml:space="preserve">hal-02998767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some families of trees arising in permutation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal limits of substitution-closed permutation classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Féray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maazoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/6504⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.3565-3639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002214v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two first-order logics of permutations</w:t>
+                <w:t xml:space="preserve">Some families of trees arising in permutation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Albert</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marni Mishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2019.105158⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/6504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998767v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal limits of substitution-closed permutation classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+                <w:t xml:space="preserve">A decorated tree approach to random permutations in substitution-closed classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Borga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Stufler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (11), pp.3565-3639. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/JEMS/993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/20-EJP469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653572v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting phylogenetic networks of level 1 and 2</w:t>
               </w:r>
@@ -2265,103 +2265,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brownian limit of separable permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (4), pp.2134 - 2189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2395,77 +2395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm computing combinatorial specifications of permutation classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,77 +2525,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for deciding the finiteness of the number of simple permutations in permutation classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2844,455 +2844,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the enumeration of d-minimal permutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric grid classes of permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Ferrari</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Ruškuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vatter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 365 (11), pp.5859-5881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2013-05804-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530158v2</w:t>
+                <w:t xml:space="preserve">hal-00640059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric grid classes of permutations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the enumeration of d-minimal permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vatter</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.33-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2013-05804-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640059v1</w:t>
+                <w:t xml:space="preserve">hal-00530158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration of Pin-Permutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+                <w:t xml:space="preserve">On the inverse image of pattern classes under bubble sort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rossin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Claesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dukes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (1), pp.P57</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348664v2</w:t>
+                <w:t xml:space="preserve">hal-00525425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the inverse image of pattern classes under bubble sort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. D. Atkinson</w:t>
+                <w:t xml:space="preserve">Enumeration of Pin-Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Dukes</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (2), pp.231-244</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (1), pp.P57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525425v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average-case analysis of perfect sorting by reversals</w:t>
               </w:r>
@@ -3389,217 +3389,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posets and Permutations in the Duplication-Loss Model: Minimal Permutations with d Descents.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciding the finiteness of the number of simple permutations contained in a wreath-closed class is polynomial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Pergola</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 411 (26-28), pp.2487-2501</w:t>
+              <w:t xml:space="preserve">Pure mathematics and applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (2), pp.119-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286561v1</w:t>
+                <w:t xml:space="preserve">hal-00458295v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding the finiteness of the number of simple permutations contained in a wreath-closed class is polynomial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Posets and Permutations in the Duplication-Loss Model: Minimal Permutations with d Descents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rossin</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure mathematics and applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (2), pp.119-135</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 411 (26-28), pp.2487-2501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458295v3</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variant of the tandem duplication - random loss model of genome rearrangement</w:t>
               </w:r>
@@ -3790,103 +3790,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and nondense limits for uniform random intersection graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4527,598 +4527,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration of permutations sorted with two passes through a stack and D_8 symmetries</w:t>
+                <w:t xml:space="preserve">Refined enumeration of permutations sorted with two stacks and a D_8-symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Nagoya, Japan. pp.757-768, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2012, Nagoya, Japan. pp.757-768</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283130v1</w:t>
+                <w:t xml:space="preserve">hal-00749260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined enumeration of permutations sorted with two stacks and a D_8-symmetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorial specification of permutation classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guibert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pivoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Nagoya, Japan. pp.757-768</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2012, Nagoya, Japan. pp.781 - 792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.3082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749260v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial specification of permutation classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enumeration of permutations sorted with two passes through a stack and D_8 symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rossin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Nagoya, Japan. pp.781 - 792, </w:t>
+              <w:t xml:space="preserve">, 2012, Nagoya, Japan. pp.757-768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dmtcs.3082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.3080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685023v1</w:t>
+                <w:t xml:space="preserve">hal-01283130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding the finiteness of simple permutations contained in a wreath-closed class is polynomial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Average-case analysis of perfect sorting by reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Pierrot</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marni Mishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permutation Patterns 2009 (PP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPM'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France. pp.314-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459647v1</w:t>
+                <w:t xml:space="preserve">hal-00354235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average-case analysis of perfect sorting by reversals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciding the finiteness of simple permutations contained in a wreath-closed class is polynomial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marni Mishna</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Permutation Patterns 2009 (PP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00354235v1</w:t>
+                <w:t xml:space="preserve">hal-00459647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posets and Permutations in the duplication-loss model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pergola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GASCOM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bibbiena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5713,51 +5713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Egge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Striker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Troyka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-025-00784-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1672201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Eileen Tenner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-024-02885-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456772v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Cioni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Izart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-024-09690-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.14058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.11751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boussicault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Silimbani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2108.06212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62359179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maazoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108513" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.21033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11390" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Borga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stufler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP469" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2019.105158" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653572v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/993" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marefatollah Mansouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01543-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2014.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.11.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-014-0219-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530158v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Albert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Atkinson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Ru&#353;kuc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vatter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2013-05804-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348664v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Claesson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dukes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001280" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pergola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458295v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.11.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guerrini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rinaldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6357" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2346" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3080" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685023v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3082" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grebinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11604686_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXTD49WT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1672201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Cioni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Izart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-024-09690-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Eileen Tenner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-024-02885-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Egge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Striker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Troyka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-025-00784-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.14058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.11751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boussicault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Silimbani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2108.06212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maazoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108513" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.21033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62359179" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2019.105158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/993" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Borga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stufler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP469" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marefatollah Mansouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01543-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2014.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.11.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-014-0219-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Albert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Atkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Ru&#353;kuc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vatter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2013-05804-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530158v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Claesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dukes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348664v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001280" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458295v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pergola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.11.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guerrini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rinaldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6357" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2346" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3082" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_28" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grebinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11604686_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXTD49WT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>