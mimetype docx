--- v1 (2026-04-03)
+++ v2 (2026-05-06)
@@ -254,482 +254,482 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A canonical tree decomposition for order types, and some applications</w:t>
+                <w:t xml:space="preserve">Between weak and Bruhat: the middle order on permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Féray</w:t>
+                <w:t xml:space="preserve">Luca Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Goaoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Koechlin</w:t>
+                <w:t xml:space="preserve">Bridget Eileen Tenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/24M1672201⟩</w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (2), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00373-024-02885-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528939v1</w:t>
+                <w:t xml:space="preserve">hal-04758809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interval posets of permutations seen from the decomposition tree perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling limit of graph classes through split decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapo Cioni</w:t>
+                <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Izart</w:t>
+                <w:t xml:space="preserve">Lucas Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Order</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11083-024-09690-w⟩</w:t>
+              <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92 (3), pp.266-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2207.12253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456772v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limit of graph classes through split decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A canonical tree decomposition for order types, and some applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gerin</w:t>
+                <w:t xml:space="preserve">Xavier Goaoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pierrot</w:t>
+                <w:t xml:space="preserve">Florent Koechlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92 (3), pp.266-319. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (4), pp.2189-2241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2207.12253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/24M1672201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797906v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between weak and Bruhat: the middle order on permutations</w:t>
+                <w:t xml:space="preserve">The interval posets of permutations seen from the decomposition tree perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Ferrari</w:t>
+                <w:t xml:space="preserve">Lapo Cioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridget Eileen Tenner</w:t>
+                <w:t xml:space="preserve">Benjamin Izart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (2), pp.34. </w:t>
+              <w:t xml:space="preserve">Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.459-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00373-024-02885-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11083-024-09690-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758809v1</w:t>
+                <w:t xml:space="preserve">hal-03456772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumeration of pattern-avoiding alternating sign matrices: An asymptotic dichotomy</w:t>
               </w:r>
@@ -975,51 +975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Noy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1190,351 +1190,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling limits of permutation classes with a finite specification: a dichotomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Random cographs: Brownian graphon limit and asymptotic degree distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 405, pp.108513. </w:t>
+              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (2), pp.166-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aim.2022.108513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rsa.21033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412965v1</w:t>
+                <w:t xml:space="preserve">hal-02412976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random cographs: Brownian graphon limit and asymptotic degree distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Scaling limits of permutation classes with a finite specification: a dichotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maazoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Random Structures and Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (2), pp.166-200. </w:t>
+              <w:t xml:space="preserve">Advances in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 405, pp.108513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rsa.21033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aim.2022.108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412976v1</w:t>
+                <w:t xml:space="preserve">hal-02412965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preimages under the bubblesort operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Cioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (4), https://www.combinatorics.org/ojs/index.php/eljc/article/view/v29i4p32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1568,51 +1568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear-sized independent sets in random cographs and increasing subsequences in separable permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,51 +1620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Drmota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (3), pp.23340676. </w:t>
@@ -1696,486 +1696,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two first-order logics of permutations</w:t>
+                <w:t xml:space="preserve">Some families of trees arising in permutation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Albert</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marni Mishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2019.105158⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/6504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998767v1</w:t>
+                <w:t xml:space="preserve">hal-03002214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal limits of substitution-closed permutation classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+                <w:t xml:space="preserve">A decorated tree approach to random permutations in substitution-closed classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Borga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Stufler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/JEMS/993⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/20-EJP469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653572v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some families of trees arising in permutation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal limits of substitution-closed permutation classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Féray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maazoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/6504⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.3565-3639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002214v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decorated tree approach to random permutations in substitution-closed classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two first-order logics of permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Stufler</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25, </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171, pp.105-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/20-EJP469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2019.105158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998759v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting phylogenetic networks of level 1 and 2</w:t>
               </w:r>
@@ -2265,103 +2265,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brownian limit of separable permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (4), pp.2134 - 2189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2395,77 +2395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm computing combinatorial specifications of permutation classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,77 +2525,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for deciding the finiteness of the number of simple permutations in permutation classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2993,51 +2993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the enumeration of d-minimal permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (2), pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3183,51 +3183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumeration of Pin-Permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,51 +3304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marni Mishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3395,77 +3395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding the finiteness of the number of simple permutations contained in a wreath-closed class is polynomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3790,103 +3790,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and nondense limits for uniform random intersection graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Féray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4142,239 +4142,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some simple varieties of trees arising in permutation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorics of non-ambiguous trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boussicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Nicaud</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Silimbani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.825-836, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.49-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229665v1</w:t>
+                <w:t xml:space="preserve">hal-01229716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorics of non-ambiguous trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some simple varieties of trees arising in permutation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Silimbani</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marni Mishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.49-60</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.825-836, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.2346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229716v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques cas d'énumération de permutations triées par pile et en combinant des symétries</w:t>
               </w:r>
@@ -4615,77 +4615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial specification of permutation classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4830,252 +4830,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average-case analysis of perfect sorting by reversals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciding the finiteness of simple permutations contained in a wreath-closed class is polynomial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marni Mishna</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM'09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Permutation Patterns 2009 (PP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.13-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354235v1</w:t>
+                <w:t xml:space="preserve">hal-00459647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding the finiteness of simple permutations contained in a wreath-closed class is polynomial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Average-case analysis of perfect sorting by reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Pierrot</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marni Mishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permutation Patterns 2009 (PP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPM'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France. pp.314-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459647v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posets and Permutations in the duplication-loss model</w:t>
               </w:r>
@@ -5186,73 +5186,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial Pattern Matching, 18th Annual Symposium, CPM 2007, London, Canada, July 9-11, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, London, Canada. pp.316-327</w:t>
+              <w:t xml:space="preserve">Symposium on Combinatorial Pattern Matching (CPM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, Ontario, Canada, Canada. pp.316-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128750v1</w:t>
+                <w:t xml:space="preserve">hal-00620293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longest Common Separable Pattern between Permutations</w:t>
               </w:r>
@@ -5281,73 +5281,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Combinatorial Pattern Matching (CPM'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, London, Ontario, Canada, Canada. pp.316-327</w:t>
+              <w:t xml:space="preserve">Combinatorial Pattern Matching, 18th Annual Symposium, CPM 2007, London, Canada, July 9-11, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, Canada. pp.316-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620293v1</w:t>
+                <w:t xml:space="preserve">hal-00128750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some statistics on permutations avoiding generalized patterns</w:t>
               </w:r>
@@ -5713,51 +5713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528939v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1672201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Cioni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Izart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-024-09690-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12253" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758809v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Eileen Tenner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-024-02885-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Egge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Striker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Troyka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-025-00784-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.14058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.11751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boussicault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Silimbani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2108.06212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maazoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108513" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412976v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.21033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62359179" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998767v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2019.105158" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/993" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Borga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stufler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP469" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marefatollah Mansouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01543-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2014.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.11.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-014-0219-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Albert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Atkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Ru&#353;kuc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vatter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2013-05804-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530158v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Claesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dukes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348664v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001280" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458295v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pergola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.11.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guerrini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rinaldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6357" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2346" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3082" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_28" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620293v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grebinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11604686_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXTD49WT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Eileen Tenner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-024-02885-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1672201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Cioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Izart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-024-09690-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Egge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Striker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Troyka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-025-00784-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.14058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.11751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boussicault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Silimbani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2108.06212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maazoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.21033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62359179" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6504" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Borga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stufler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP469" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2019.105158" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marefatollah Mansouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01543-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2014.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.11.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-014-0219-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Albert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Atkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Ru&#353;kuc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vatter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2013-05804-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530158v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Claesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dukes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348664v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001280" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458295v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pergola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.11.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guerrini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rinaldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6357" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2346" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3082" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grebinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11604686_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXTD49WT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>