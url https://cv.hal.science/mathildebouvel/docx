--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1696,486 +1696,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some families of trees arising in permutation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal limits of substitution-closed permutation classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Féray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maazoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/6504⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.3565-3639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002214v1</w:t>
+                <w:t xml:space="preserve">hal-01653572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decorated tree approach to random permutations in substitution-closed classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two first-order logics of permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Stufler</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/20-EJP469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171, pp.105-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2019.105158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998759v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal limits of substitution-closed permutation classes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some families of trees arising in permutation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marni Mishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/JEMS/993⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/6504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653572v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two first-order logics of permutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decorated tree approach to random permutations in substitution-closed classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Borga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Albert</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Stufler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 171, pp.105-158. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2019.105158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/20-EJP469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998767v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting phylogenetic networks of level 1 and 2</w:t>
               </w:r>
@@ -2844,572 +2844,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric grid classes of permutations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the enumeration of d-minimal permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vatter</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.33-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640059v1</w:t>
+                <w:t xml:space="preserve">hal-00530158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the enumeration of d-minimal permutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric grid classes of permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Ferrari</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Ruškuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vatter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 365 (11), pp.5859-5881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9947-2013-05804-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530158v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the inverse image of pattern classes under bubble sort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. D. Atkinson</w:t>
+                <w:t xml:space="preserve">Enumeration of Pin-Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mark Dukes</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (2), pp.231-244</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (1), pp.P57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525425v1</w:t>
+                <w:t xml:space="preserve">hal-00348664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enumeration of Pin-Permutations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Average-case analysis of perfect sorting by reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marni Mishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (3), pp.369-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1793830911001280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348664v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average-case analysis of perfect sorting by reversals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the inverse image of pattern classes under bubble sort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Chauve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rossin</w:t>
+                <w:t xml:space="preserve">Anders Claesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Dukes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics, Algorithms and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.231-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649761v1</w:t>
+                <w:t xml:space="preserve">hal-00525425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding the finiteness of the number of simple permutations contained in a wreath-closed class is polynomial</w:t>
               </w:r>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pivoteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4269,64 +4269,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some simple varieties of trees arising in permutation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marni Mishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.825-836, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4830,252 +4830,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding the finiteness of simple permutations contained in a wreath-closed class is polynomial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Average-case analysis of perfect sorting by reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adeline Pierrot</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marni Mishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permutation Patterns 2009 (PP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPM'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France. pp.314-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459647v1</w:t>
+                <w:t xml:space="preserve">hal-00354235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average-case analysis of perfect sorting by reversals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciding the finiteness of simple permutations contained in a wreath-closed class is polynomial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marni Mishna</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rossin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPM'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Permutation Patterns 2009 (PP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Florence, Italy. pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02441-2_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00354235v1</w:t>
+                <w:t xml:space="preserve">hal-00459647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posets and Permutations in the duplication-loss model</w:t>
               </w:r>
@@ -5713,51 +5713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Eileen Tenner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-024-02885-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1672201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Cioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Izart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-024-09690-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Egge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Striker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Troyka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-025-00784-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.14058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.11751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boussicault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Silimbani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2108.06212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maazoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.21033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62359179" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6504" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Borga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stufler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP469" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653572v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/993" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2019.105158" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marefatollah Mansouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01543-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2014.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.11.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-014-0219-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Albert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Atkinson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Ru&#353;kuc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vatter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2013-05804-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530158v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Claesson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dukes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348664v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001280" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458295v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pergola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.11.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guerrini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rinaldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6357" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2346" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3082" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grebinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11604686_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXTD49WT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bardet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van den Bogaard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758809v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouvel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ferrari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridget Eileen Tenner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-024-02885-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bassino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin F&#233;ray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.12253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goaoc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Koechlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1672201" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Cioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Izart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-024-09690-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Egge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Striker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Troyka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-025-00784-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.14058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Albert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.11751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boussicault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Silimbani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2108.06212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maazoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.21033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2022.108513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/11390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drmota" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C62359179" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/993" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2019.105158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6504" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Borga" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Stufler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP469" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marefatollah Mansouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01543-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pivoteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rossin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.02.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2014.12.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.11.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-014-0219-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530158v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Albert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Atkinson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Ru&#353;kuc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vatter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-2013-05804-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348664v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649761v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001280" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Claesson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dukes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458295v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pergola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2008.11.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456866v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Guerrini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rinaldi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6357" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2346" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3082" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283130v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02441-2_28" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117319v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grebinski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11604686_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXTD49WT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>