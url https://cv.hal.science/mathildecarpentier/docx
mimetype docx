--- v0 (2026-03-14)
+++ v1 (2026-05-19)
@@ -567,252 +567,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Novel Elastin-Degrading Enzyme from the Fish Pathogen Flavobacterium psychrophilum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein Multiple Alignments: Sequence-based versus Structure-based Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chomilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02535-18⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bioinformatics, 35 (20), pp.3970-3980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311311v1</w:t>
+                <w:t xml:space="preserve">hal-02133485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Multiple Alignments: Sequence-based versus Structure-based Programs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of a Novel Elastin-Degrading Enzyme from the Fish Pathogen Flavobacterium psychrophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pérez-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nilsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bioinformatics, 35 (20), pp.3970-3980. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (6), pp.e02535-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02535-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133485v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural effects of point mutations in proteins</w:t>
               </w:r>
@@ -947,117 +947,126 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Duprat</w:t>
+                <w:t xml:space="preserve">Elodie Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papandreou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0125098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105843v1</w:t>
+                <w:t xml:space="preserve">hal-01230861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the Prediction of the Fold Code: Application to Immunoglobulin and Flavodoxin Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Banach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1066,116 +1075,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Duprat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papandreou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0125098. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230861v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the plant-pathogenic bacterium Dickeya dadantii 3937.</w:t>
               </w:r>
@@ -2652,51 +2652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05418947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Echave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.70103" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04379543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Romei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chomilier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-023-10136-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Imbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jamay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14550" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107543" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311311v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nilsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bridel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02535-18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz236" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01909365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvethigaa Shanthirabalan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25499" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Banach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prudhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Duprat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papandreou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125098" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Glasner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hong Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00618073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pisanti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Soldano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Alland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chiusa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki477" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/tel-04076823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Talibart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03959542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119476870.ch2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870.ch2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Galiez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03959695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05418947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Echave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carpentier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.70103" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04379543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Romei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chomilier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-023-10136-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sapriel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Imbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jamay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14550" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107543" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz236" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311311v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nilsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bridel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02535-18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01909365v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvethigaa Shanthirabalan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25499" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230861v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Banach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prudhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papandreou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125098" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Duprat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Glasner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hong Yang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00618073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pisanti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Soldano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pothier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Alland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chiusa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki477" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/tel-04076823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Talibart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03959542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781119476870.ch2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870.ch2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Galiez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03959695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>