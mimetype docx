--- v0 (2026-03-30)
+++ v1 (2026-05-02)
@@ -398,76 +398,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of geometrical interface properties for 3D Front-Tracking methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conservative front-tracking method for multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désir-André Koffi Bi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -482,100 +482,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814207v1</w:t>
+                <w:t xml:space="preserve">hal-01779619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conservative front-tracking method for multiphase flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of geometrical interface properties for 3D Front-Tracking methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désir-André Koffi Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Tavares</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Désir-André Koffi Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -590,241 +590,241 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interaction 2018 (TI 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779619v1</w:t>
+                <w:t xml:space="preserve">hal-01814207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Tavares</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tavares Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows, ICNMMF-III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465312v1</w:t>
+                <w:t xml:space="preserve">hal-01779606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional conservative front-tracking method for multi-scale multiphase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tavares Mathilde</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows, ICNMMF-III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779606v1</w:t>
+                <w:t xml:space="preserve">hal-03465312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode front-tracking 2D conservative pour des écoulements multi-échelles polyphasiques.</w:t>
               </w:r>
@@ -2088,51 +2088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tavares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Limare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavares Mathilde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Lopez-Herrera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir-Andr&#233; Koffi Bi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ould-Rouiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Rouiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.10.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_21" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estivalezes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Fleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tavares" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569706v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Limare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavares Mathilde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Maria Lopez-Herrera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779619v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir-Andr&#233; Koffi Bi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814207v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465312v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ould-Rouiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tavares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Trouette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sommerer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853399v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Rouiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.10.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65820-5_21" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estivalezes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Fleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>