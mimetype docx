--- v0 (2026-04-07)
+++ v1 (2026-05-24)
@@ -169,454 +169,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les configurations d’acteurs : outils d’analyse des effets des JO sur un pays non-hôte</w:t>
+                <w:t xml:space="preserve">« Faut-il conclure que nous sommes devenus inaptes à la lutte ? » : Remise en question du sport français à l’heure des Jeux olympiques de Munich en 1972</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Viersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du Laboratoire VIPS²</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2; Laboratoire VIPS², Jan 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">148e congrès national des sociétés historiques et scientifiques du CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 2024, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909139v1</w:t>
+                <w:t xml:space="preserve">hal-04909074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Faut-il conclure que nous sommes devenus inaptes à la lutte ? » : Remise en question du sport français à l’heure des Jeux olympiques de Munich en 1972</w:t>
+                <w:t xml:space="preserve">A Munich Olympic Games legacy in France ? The Vittel Olympic Training Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Viersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">148e congrès national des sociétés historiques et scientifiques du CTHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">27th International Congress the European Committee for Sports History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Jun 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909074v1</w:t>
+                <w:t xml:space="preserve">hal-04909111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Munich Olympic Games legacy in France ? The Vittel Olympic Training Centre</w:t>
+                <w:t xml:space="preserve">« Les grandes leçons des Jeux olympiques ». Helsinki 1952 et le renouvellement du sport français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Viersac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress the European Committee for Sports History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Jun 2024, Nanterre, France</w:t>
+              <w:t xml:space="preserve">21e Carrefours de l'Histoire du Sport. Vivre le sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Oct 2024, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909111v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les grandes leçons des Jeux olympiques ». Helsinki 1952 et le renouvellement du sport français ?</w:t>
+                <w:t xml:space="preserve">Les configurations d’acteurs : outils d’analyse des effets des JO sur un pays non-hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Viersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Carrefours de l'Histoire du Sport. Vivre le sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Oct 2024, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du Laboratoire VIPS²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2; Laboratoire VIPS², Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908998v1</w:t>
+                <w:t xml:space="preserve">hal-04909139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Olympic Legacy : Questioning the Olympic Games social value</w:t>
+                <w:t xml:space="preserve">« L’Olympiade de Guerre » d’Anvers 1920. Images des Jeux des vainqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Viersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Colóquio Etnografias das Práticas Esportivas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal da Bahia; Université Rennes 2, Oct 2023, (en ligne), Brazil</w:t>
+              <w:t xml:space="preserve">Images olympiques. Médiatisation et spectacularisation des Jeux olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACHAC; Casden; Laboratoire VIPS², Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909090v1</w:t>
+                <w:t xml:space="preserve">hal-04909056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’Olympiade de Guerre » d’Anvers 1920. Images des Jeux des vainqueurs</w:t>
+                <w:t xml:space="preserve">The Olympic Legacy : Questioning the Olympic Games social value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Viersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images olympiques. Médiatisation et spectacularisation des Jeux olympiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACHAC; Casden; Laboratoire VIPS², Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">2nd Colóquio Etnografias das Práticas Esportivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal da Bahia; Université Rennes 2, Oct 2023, (en ligne), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909056v1</w:t>
+                <w:t xml:space="preserve">hal-04909090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier l'héritage des Jeux olympiques. Exemple d'une approche historique</w:t>
               </w:r>
@@ -740,51 +740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender l’héritage d’un évènement sportif : un enjeu de renouvellement des études historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -861,216 +861,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une réussite dans l'échec ? Yves Le Roy et le décathlon en France (1969-1981)</w:t>
+                <w:t xml:space="preserve">La voie olympique du pied et du poing : Intégration et mises à l’épreuve du taekwondo (1988-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Viersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PULIM. </w:t>
+              <w:t xml:space="preserve">Atlande. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autopsie de l'échec sportif. actes des 20e Carrefours d'histoire du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.198-212, 2024</w:t>
+              <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908780v1</w:t>
+                <w:t xml:space="preserve">hal-04908801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voie olympique du pied et du poing : Intégration et mises à l’épreuve du taekwondo (1988-2024)</w:t>
+                <w:t xml:space="preserve">Une réussite dans l'échec ? Yves Le Roy et le décathlon en France (1969-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Viersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Atlande. </w:t>
+              <w:t xml:space="preserve">PULIM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Autopsie de l'échec sportif. actes des 20e Carrefours d'histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.198-212, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908801v1</w:t>
+                <w:t xml:space="preserve">hal-04908780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le sport français doit aux Jeux olympiques d’Amsterdam : étude de cas d’un héritage complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Viersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1239,51 +1239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discuter l’héritage social et culturel des grands événements sportifs. Une revue de littérature internationale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Viersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 134 (4), pp.113-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1681,51 +1681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Viersac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909139v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909111v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Viersac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909074v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909111v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908998v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908922v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908116v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>