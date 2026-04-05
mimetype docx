--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,102 +100,102 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendimiento académico universitario de los estudiantes de Licence en Francia</w:t>
+                <w:t xml:space="preserve">Une lecture dans l’optique de l'Économie de l'éducation niversitario de los estudiantes de Licence en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496183v1</w:t>
+                <w:t xml:space="preserve">hal-05496183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El pleno empleo en Francia y sus políticas de empleo</w:t>
               </w:r>
@@ -1150,118 +1150,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00137878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">España: de la emigración a la inmigración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transformación cultural en la España contemporánea : La cultura, la industria cultural y la industria de la lengua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EL PAPEL DE LA MUJER EN LA SOCIEDAD ESPAÑOLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1270,269 +1345,194 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00133674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">España: de la emigración a la inmigración</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAUVRETE ET COOPERATION AU DEVELOPPEMENT EN AMERIQUE LATINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet y sus aplicaciones al sector turístico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00119439v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00119195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La imagen de los productos españoles en los mercados internacionales »</w:t>
               </w:r>
@@ -5086,177 +5086,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alerte : la situation des banques espagnoles est encore plus grave qu'il n’y paraît pour la zone euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrairement aux apparences l'Espagne ne parvient pas à en finir avec ses créances douteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941005v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01941255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Espagne va-t-elle connaître la lumière au bout du tunnel ?</w:t>
               </w:r>
@@ -5631,115 +5631,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7% sur la dette, le taux qui tue : quel avenir pour l’Espagne post échec du plan de sauvetage ?</w:t>
+                <w:t xml:space="preserve">Docteur House et les banques espagnoles : peu importe le patient, seule la pathologie compte !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941318v1</w:t>
+                <w:t xml:space="preserve">hal-01941012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crash test espagnol : l'Europe peut-elle encore sauver sa 4e économie ?</w:t>
               </w:r>
@@ -5801,102 +5788,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docteur House et les banques espagnoles : peu importe le patient, seule la pathologie compte !</w:t>
+                <w:t xml:space="preserve">7% sur la dette, le taux qui tue : quel avenir pour l’Espagne post échec du plan de sauvetage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941012v1</w:t>
+                <w:t xml:space="preserve">hal-01941318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces 15 ans de croissance successive qui ont fait oublier aux Espagnols qu'ils avaient encore de sérieuses faiblesses structurelles</w:t>
               </w:r>
@@ -6683,51 +6683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso P&#233;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio Blasco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744058v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Birabent-Camarasa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00995800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542523v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco Callejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chandanson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5721" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3212" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00135630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinumen.es" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Albarracin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941256v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941012v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496183v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso P&#233;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio Blasco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744058v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Birabent-Camarasa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00995800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542523v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco Callejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chandanson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5721" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3212" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00135630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinumen.es" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Albarracin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941256v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>