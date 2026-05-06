--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -66,1604 +66,1979 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (21)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture dans l’optique de l'Économie de l'éducation niversitario de los estudiantes de Licence en Francia</w:t>
+                <w:t xml:space="preserve">Automatización, inteligencia artificial y desigualdad salarial en España: lo que los datos confirman y la teoría económica ya anticipaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márgenes empresariales y distribución funcional de la renta en España (1995-2024): un análisis desde los enfoques kaleckiano, poskeynesiano y neokeynesiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAPITALISME FIN DE SIÈCLE (1986) Y LA TEORÍA DE LA REGULACIÓN FRANCESA: Significación, Evolución y Alcance Contemporáneo Una evaluación crítica desde la epistemología de los lenguajes económicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA DESIGUALDAD EN AMÉRICA LATINA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿MALDICIÓN O INSTITUCIÓN? Economías Ricas en Recursos Naturales, Redistribución y Desigualdad: Un Análisis Comparado con Implicaciones para América Latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture dans l’optique de l'Économie de l'éducation. La réussite des étudiants de Licence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El pleno empleo en Francia y sus políticas de empleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidencia y mortalidad en el cáncer de mama. Especial referencia a España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluación de parámetros. La prueba de Wald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Incidencia y mortalidad en el cáncer de mama. Especial referencia a España</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desigualdades de género y estudios superiores Versión 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afecciones y deficiencias oculares: magnitud y alcance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Evaluación de parámetros. La prueba de Wald</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OBESIDAD, UN PROBLEMA DE SALUD PÚBLICA. EL CASO ESPAÑOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01744058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los costes económicos de la obesidad y el sobrepeso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Desigualdades de género y estudios superiores Versión 1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01764899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EL ESPAÑOL Y LAS RELACIONES ECONÓMICAS INTERNACIONALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00483625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civilisation espagnole contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONCENTRACIÓN Y HETEROGENEIDAD EN LA INDUSTRIA HOTELERA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las empresas españolas y su viaje de América Latina a Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gouvernements démocratiques en Espagne depuis 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA MODERNIZACIÓN DE LA ECONOMÍA ESPAÑOLA EN EL SIGLO XX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00137878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">España: de la emigración a la inmigración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Afecciones y deficiencias oculares: magnitud y alcance</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformación cultural en la España contemporánea : La cultura, la industria cultural y la industria de la lengua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EL PAPEL DE LA MUJER EN LA SOCIEDAD ESPAÑOLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet y sus aplicaciones al sector turístico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAUVRETE ET COOPERATION AU DEVELOPPEMENT EN AMERIQUE LATINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">OBESIDAD, UN PROBLEMA DE SALUD PÚBLICA. EL CASO ESPAÑOL</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La imagen de los productos españoles en los mercados internacionales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement rural et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...1023 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00119414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1673,577 +2048,577 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital humano, absentismo académico y evaluación continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop AEDE-ALC Contexto y desafíos de los sistemas educativos en tiempos de cambio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Costa Rica, San José, Costa Rica - AEDE-ALC, Sep 2025, San Jose de Costa Rica, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimesion économique et scientifique de l'espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et société. Dimension européenne de l'activité des scientifiques Espagnols en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2 - SIEF - Institut Cervantes de Lyon, Nov 2018, Lyon - Université Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04870891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las mujeres en el siglo XXI: imagen de género, miedo y atrevimiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las mujeres en el siglo XXI: imagen de género, miedo y atrevimiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, Francia. pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01071412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituciones y democracia en América Latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Pouvoirs de fait et Transition politique : catalyseurs ou entrave? (2)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dijon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Espagnol Ressource Economique Cycle de conférences 2009 - 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miguel de la Rosa Marras (Director Acción Institucional Telefónica Internacional S.A.) - "La lengua común en la internacionalización de la economía española. Caso de estudio: Telefónica" Miguel Blanco Callejo (Profesor - Universidad Rey Juan Carlos - Departamento de Economía de la Empresa - Facultad de Ciencias Jurídicas y Sociales) "Mercadona ante el reto de su expansión internacional (y de superar la crisis económica)" Luis Alonso Álvarez (Catedrático de Historia e Instituciones Económicas - U</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00542432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRAR LA REALIDAD A LA IMAGEN PERCIBIDA DE ESPAÑA EN LA ENSEÑANZA DEL ESPAÑOL. EL CASO DE FRANCIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMER CONGRESO INTERNACIONAL EN LA RED SOBRE INTERCULTURALIDAD Y EDUCACIÓN.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, España. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00542523v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRAR LA REALIDAD A LA IMAGEN PERCIBIDA DE ESPAÑA EN LA ENSEÑANZA DEL ESPAÑOL. EL CASO DE FRANCIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMER CONGRESO INTERNACIONAL EN LA RED SOBRE INTERCULTURALIDAD Y EDUCACIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CII, Mar 2010, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2253,1119 +2628,1119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La democratie en Amérique latine. Auteur(s) : Pires Negrão Marcelo, Alonso Pérez Matilde, Beaufort Bastien, Bernard Nicolas, Boukhris Linda, Bouvet Yvanne, De Biaggi En...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2021, 9782340-061668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’evolució de l’economia espanyola al llarg del temps »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estructura económica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi de la montée du chômage et la réforme du marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contester en Espagne: Crise démocratique et mouvements sociaux. Alicia Fernandez Garcia (Auteur), Mathieu Petithomme (Auteur), Collectif (Auteur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Demopolis, 2016, 978-2354570903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi de la montée du chômage et la réforme du marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alicia Fernandez Garcia, Mathieu Petithomme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contester en Espagne: Crise démocratique et mouvements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Demopolis, 2016, 978-2-35457-090-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituciones y democracia en América Latina. Análisis de conglomerados de la calidad democrática en los países latinoamericanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poderes fácticos y transiciones democráticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, , https://preo.u-bourgogne.fr/individuetnation/index.php?id=376, 2015, Collection "Individu et nation"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01197488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosegur, una multinacional de servicios de seguridad privada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Blanco Callejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elíes Furió y Matilde Alonso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo siglo, nuevos retos. Diez casos de estudio de estrategia empresarial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septem ediciones, pp.123-138, 2012, Universitaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00690217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lladró. Una empresa familiar con una marca de prestigio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elíes Furió y Matilde Alonso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo siglo, nuevos retos. Diez casos de estudio de estrategia empresarial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septem ediciones, pp.19-34, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00690212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ruiz Zafón, un vendaval en el panorama de las letras españolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Chandanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elíes Furió y Matilde Alonso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo siglo, nuevos retos. Diez casos de estudio de estrategia empresarial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septem ediciones, pp.173-192, 2012, Universitaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00690223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité alimentaire et la protection économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Beltran Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de la santé (3). Mots de la santé et psychoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.89-100, 2011, Travaux du CRTT</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00606182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode scientifique, la recherche et l'enseignement de la civilisation en Langues Étrangères Appliquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de la santé 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.240-252, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00542165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de l'Espagne contemporaine ou 30 ans de transformations politiques, économiques, sociales et culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l'Espagne contemporaine ou 30 ans de transformations politiques, économiques, sociales et culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 320 p, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00494922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réformes des systèmes de santé. Les cas de l'Allemagne, du Royaume Uni et de l'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.85-119, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00542154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ENGAGEMENT CONTRE LA PAUVRETÉ EN BOLIVIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRLMC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Évelyne Martin-Hernández</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.229-240, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00494660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3375,578 +3750,578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gran epidemia global. Dossier Los costes de la obesidad. Un alto precio que pagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternativas economicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, febrero 2019 nº 66, https://alternativaseconomicas.coop/articulo/un-alto-precio-que-pagar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desempleo y reforma laboral en España durante la Gran Recesión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ccec.5721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freixenet : Les bulles centenaires à la conquête de la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Blanco Callejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de cas en gestion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11 (3), pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00869517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freixenet : Les bulles centenaires à la conquête de la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Blanco Callejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de cas en gestion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cas publié dans la Revue internationale de cas en gestion, vol. 11, no 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lladró : una marca de éxito con problemas de imagen y de gestión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de cas en gestion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La economía española</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ccec.3212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3956,109 +4331,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COURS DE CIVILISATION ESPAGNOLE. ECONOMIE ESPAGNOLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. 1 semestre </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00135630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4068,1007 +4443,1007 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EL ESPAÑOL EN ENTORNOS PROFESIONALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Blanco Callejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edinumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10: 9788498486759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagenes de España.País, Empresas, Cultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sánchez Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matilde Alonso Pérez &amp; Elies Furió Blasco &amp; Enrique Sánchez Albarracín. septem ediciones, pp.202, 2014, 978-84-16053-07-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imágenes de España. País, Empresas, Cultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sanchez Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Paul Grégorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Septem ediciones, pp.204, 2014, 13: 978-84-16053-07-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovando en el mundo de los negocios. La dimensión económica del español</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10: 9788498486759</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matilde Alonso Pérez &amp; Elies Furió Blasco. septem ediciones, pp.150, 2013, 987-84-15279-96-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevo siglo nuevos retos. Diez casos de estrategia empresarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matilde Alonso &amp; Elies Furio. septem ediciones, pp.195, 2012, 978-84-92536-86-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevo siglo, nuevos retos. Diez casos de estudio de estrategia empresarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Septem ediciones, pp.196, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00690214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir les opportunités. L'Espagne, ses entreprises, ses ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Matilde Alonso Pérez &amp; Elies Furió Blasco &amp; Enrique Sánchez Albarracín. septem ediciones, pp.202, 2014, 978-84-16053-07-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matilde Alonso Pérez &amp; Elies Furió Blasco. EUE, pp.125, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Imágenes de España. País, Empresas, Cultura</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique latine face à son avenir. América Latina en el siglo XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 283 p, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Espagne contemporaine. Une approche socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 256 p, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00542513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Espagne contemporaine: une approche socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Septem ediciones, pp.204, 2014, 13: 978-84-16053-07-0</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, pp.256, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Matilde Alonso Pérez &amp; Elies Furió Blasco. septem ediciones, pp.150, 2013, 987-84-15279-96-9</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensamiento económico y economía social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant lo Blanch, 189 p, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Matilde Alonso &amp; Elies Furio. septem ediciones, pp.195, 2012, 978-84-92536-86-3</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarrollo y Cooperación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant lo Blanch, pp.255, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...511 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00494931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5078,1357 +5453,1357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrairement aux apparences l'Espagne ne parvient pas à en finir avec ses créances douteuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alerte : la situation des banques espagnoles est encore plus grave qu'il n’y paraît pour la zone euro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Espagne va-t-elle connaître la lumière au bout du tunnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, https://www.atlantico.fr/decryptage/496863/l-espagne-va-t-elle-connaitre-la-lumiere-au-bout-du-tunnel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CERCLE VICIEUX Entre récession et augmentation des dépenses, quel avenir pour l’économie espagnole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagne : entre plan de sauvetage et solidarité européenne, l'heure de vérité approche...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangrène : l'Espagne va-t-elle périr par ses régions malgré la détente des marchés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...51 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...236 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie- https://www.atlantico.fr/decryptage/483022/gangrene--l-espagne-va-t-elle-perir-par-ses-regions-malgre-la-detente-des-marches--matilde-alonso-perez-elies-furio-blasco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dette espagnole : un plan d'austérité drastique, mais pas de sortie de crise en vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Docteur House et les banques espagnoles : peu importe le patient, seule la pathologie compte !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crash test espagnol : l'Europe peut-elle encore sauver sa 4e économie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
-[...67 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dernière Chance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, https://www.atlantico.fr/decryptage/506049/crash-test-espagnol--l-europe-peut-elle-encore-sauver-sa-4e-economie-matilde-alonso-perez-et-elies-furio-blasco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7% sur la dette, le taux qui tue : quel avenir pour l’Espagne post échec du plan de sauvetage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces 15 ans de croissance successive qui ont fait oublier aux Espagnols qu'ils avaient encore de sérieuses faiblesses structurelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide de la BCE à l'Espagne : pourquoi Rajoy pourrait la demander mais ne pas l'utiliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagne: croissance, crise et indignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ces 15 ans de croissance successive qui ont fait oublier aux Espagnols qu'ils avaient encore de sérieuses faiblesses structurelles</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lladró y el mercado japonés. Una marca internacional con penetración en mercados nacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endeudamiento y crisis económica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El sector público español. Efectos de las políticas de la Unión Europea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2004, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00765737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los sectores productivos en España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2004, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...387 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00765769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6438,105 +6813,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COOPERATION ET DEVELOPPEMENT. L'EXPERIENCE BOLIVIENNE DES VALLEES INTER-ANDINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Lumière - Lyon II, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00119317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6683,51 +7058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496183v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso P&#233;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio Blasco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327532v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744058v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Birabent-Camarasa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130293v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226123v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00995800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542523v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco Callejo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chandanson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5721" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935650v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3212" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00135630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinumen.es" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Albarracin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940939v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941256v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940882v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941021v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765769v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio Blasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496183v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Birabent-Camarasa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00995800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542523v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco Callejo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chandanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3212" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00135630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinumen.es" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Albarracin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940882v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>