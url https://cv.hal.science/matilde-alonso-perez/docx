--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -100,1919 +100,1919 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une lecture dans l’optique de l'Économie de l'éducation. La réussite des étudiants de Licence en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496183v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿MALDICIÓN O INSTITUCIÓN? Economías Ricas en Recursos Naturales, Redistribución y Desigualdad: Un Análisis Comparado con Implicaciones para América Latina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automatización, inteligencia artificial y desigualdad salarial en España: lo que los datos confirman y la teoría económica ya anticipaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAPITALISME FIN DE SIÈCLE (1986) Y LA TEORÍA DE LA REGULACIÓN FRANCESA: Significación, Evolución y Alcance Contemporáneo Una evaluación crítica desde la epistemología de los lenguajes económicos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márgenes empresariales y distribución funcional de la renta en España (1995-2024): un análisis desde los enfoques kaleckiano, poskeynesiano y neokeynesiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA DESIGUALDAD EN AMÉRICA LATINA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El pleno empleo en Francia y sus políticas de empleo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidencia y mortalidad en el cáncer de mama. Especial referencia a España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desigualdades de género y estudios superiores Versión 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluación de parámetros. La prueba de Wald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afecciones y deficiencias oculares: magnitud y alcance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Elies Furio</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los costes económicos de la obesidad y el sobrepeso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01764899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OBESIDAD, UN PROBLEMA DE SALUD PÚBLICA. EL CASO ESPAÑOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LA DESIGUALDAD EN AMÉRICA LATINA</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01744058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civilisation espagnole contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EL ESPAÑOL Y LAS RELACIONES ECONÓMICAS INTERNACIONALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00483625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONCENTRACIÓN Y HETEROGENEIDAD EN LA INDUSTRIA HOTELERA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00439113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las empresas españolas y su viaje de América Latina a Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gouvernements démocratiques en Espagne depuis 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA MODERNIZACIÓN DE LA ECONOMÍA ESPAÑOLA EN EL SIGLO XX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00137878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">España: de la emigración a la inmigración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformación cultural en la España contemporánea : La cultura, la industria cultural y la industria de la lengua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EL PAPEL DE LA MUJER EN LA SOCIEDAD ESPAÑOLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00133674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet y sus aplicaciones al sector turístico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAUVRETE ET COOPERATION AU DEVELOPPEMENT EN AMERIQUE LATINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La imagen de los productos españoles en los mercados internacionales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement rural et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...1547 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2062,64 +2062,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital humano, absentismo académico y evaluación continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop AEDE-ALC Contexto y desafíos de los sistemas educativos en tiempos de cambio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Costa Rica, San José, Costa Rica - AEDE-ALC, Sep 2025, San Jose de Costa Rica, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimesion économique et scientifique de l'espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et société. Dimension européenne de l'activité des scientifiques Espagnols en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2 - SIEF - Institut Cervantes de Lyon, Nov 2018, Lyon - Université Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2213,51 +2213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las mujeres en el siglo XXI: imagen de género, miedo y atrevimiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las mujeres en el siglo XXI: imagen de género, miedo y atrevimiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, Francia. pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2282,64 +2282,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituciones y democracia en América Latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Pouvoirs de fait et Transition politique : catalyseurs ou entrave? (2)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dijon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2364,64 +2364,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Espagnol Ressource Economique Cycle de conférences 2009 - 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miguel de la Rosa Marras (Director Acción Institucional Telefónica Internacional S.A.) - "La lengua común en la internacionalización de la economía española. Caso de estudio: Telefónica" Miguel Blanco Callejo (Profesor - Universidad Rey Juan Carlos - Departamento de Economía de la Empresa - Facultad de Ciencias Jurídicas y Sociales) "Mercadona ante el reto de su expansión internacional (y de superar la crisis económica)" Luis Alonso Álvarez (Catedrático de Historia e Instituciones Económicas - U</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2446,64 +2446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRAR LA REALIDAD A LA IMAGEN PERCIBIDA DE ESPAÑA EN LA ENSEÑANZA DEL ESPAÑOL. EL CASO DE FRANCIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMER CONGRESO INTERNACIONAL EN LA RED SOBRE INTERCULTURALIDAD Y EDUCACIÓN.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, España. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2528,64 +2528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRAR LA REALIDAD A LA IMAGEN PERCIBIDA DE ESPAÑA EN LA ENSEÑANZA DEL ESPAÑOL. EL CASO DE FRANCIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMER CONGRESO INTERNACIONAL EN LA RED SOBRE INTERCULTURALIDAD Y EDUCACIÓN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CII, Mar 2010, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2642,64 +2642,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La democratie en Amérique latine. Auteur(s) : Pires Negrão Marcelo, Alonso Pérez Matilde, Beaufort Bastien, Bernard Nicolas, Boukhris Linda, Bouvet Yvanne, De Biaggi En...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2021, 9782340-061668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2724,64 +2724,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’evolució de l’economia espanyola al llarg del temps »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estructura económica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2812,252 +2812,252 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi de la montée du chômage et la réforme du marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alicia Fernandez Garcia, Mathieu Petithomme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contester en Espagne: Crise démocratique et mouvements sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Demopolis, 2016, 978-2-35457-090-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi de la montée du chômage et la réforme du marché du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contester en Espagne: Crise démocratique et mouvements sociaux. Alicia Fernandez Garcia (Auteur), Mathieu Petithomme (Auteur), Collectif (Auteur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Demopolis, 2016, 978-2354570903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituciones y democracia en América Latina. Análisis de conglomerados de la calidad democrática en los países latinoamericanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...110 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poderes fácticos y transiciones democráticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, , https://preo.u-bourgogne.fr/individuetnation/index.php?id=376, 2015, Collection "Individu et nation"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3076,328 +3076,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01197488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosegur, una multinacional de servicios de seguridad privada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carlos Ruiz Zafón, un vendaval en el panorama de las letras españolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Blanco Callejo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+                <w:t xml:space="preserve">Muriel Chandanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elíes Furió y Matilde Alonso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo siglo, nuevos retos. Diez casos de estudio de estrategia empresarial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Septem ediciones, pp.123-138, 2012, Universitaria</w:t>
+              <w:t xml:space="preserve">, Septem ediciones, pp.173-192, 2012, Universitaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00690217v1</w:t>
+                <w:t xml:space="preserve">halshs-00690223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lladró. Una empresa familiar con una marca de prestigio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prosegur, una multinacional de servicios de seguridad privada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Blanco Callejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elíes Furió y Matilde Alonso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo siglo, nuevos retos. Diez casos de estudio de estrategia empresarial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Septem ediciones, pp.19-34, 2012</w:t>
+              <w:t xml:space="preserve">, Septem ediciones, pp.123-138, 2012, Universitaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00690212v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ruiz Zafón, un vendaval en el panorama de las letras españolas</w:t>
+                <w:t xml:space="preserve">halshs-00690217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lladró. Una empresa familiar con una marca de prestigio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Chandanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elíes Furió y Matilde Alonso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo siglo, nuevos retos. Diez casos de estudio de estrategia empresarial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Septem ediciones, pp.173-192, 2012, Universitaria</w:t>
+              <w:t xml:space="preserve">, Septem ediciones, pp.19-34, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00690223v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00690212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité alimentaire et la protection économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Beltran Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de la santé (3). Mots de la santé et psychoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.89-100, 2011, Travaux du CRTT</w:t>
@@ -3426,51 +3426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode scientifique, la recherche et l'enseignement de la civilisation en Langues Étrangères Appliquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de la santé 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.240-252, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3495,64 +3495,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de l'Espagne contemporaine ou 30 ans de transformations politiques, économiques, sociales et culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3590,51 +3590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réformes des systèmes de santé. Les cas de l'Allemagne, du Royaume Uni et de l'Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.85-119, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3659,51 +3659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ENGAGEMENT CONTRE LA PAUVRETÉ EN BOLIVIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRLMC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Évelyne Martin-Hernández</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.229-240, 2004</w:t>
@@ -3764,64 +3764,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gran epidemia global. Dossier Los costes de la obesidad. Un alto precio que pagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternativas economicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, febrero 2019 nº 66, https://alternativaseconomicas.coop/articulo/un-alto-precio-que-pagar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3846,64 +3846,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desempleo y reforma laboral en España durante la Gran Recesión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3937,77 +3937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freixenet : Les bulles centenaires à la conquête de la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Blanco Callejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4045,77 +4045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freixenet : Les bulles centenaires à la conquête de la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Blanco Callejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de cas en gestion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cas publié dans la Revue internationale de cas en gestion, vol. 11, no 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4140,64 +4140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lladró : una marca de éxito con problemas de imagen y de gestión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de cas en gestion </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4222,64 +4222,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La economía española</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4345,64 +4345,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COURS DE CIVILISATION ESPAGNOLE. ECONOMIE ESPAGNOLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. 1 semestre </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4457,999 +4457,999 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EL ESPAÑOL EN ENTORNOS PROFESIONALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Blanco Callejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edinumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10: 9788498486759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imágenes de España. País, Empresas, Cultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sanchez Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Paul Grégorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Septem ediciones, pp.204, 2014, 13: 978-84-16053-07-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagenes de España.País, Empresas, Cultura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sánchez Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matilde Alonso Pérez &amp; Elies Furió Blasco &amp; Enrique Sánchez Albarracín. septem ediciones, pp.202, 2014, 978-84-16053-07-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovando en el mundo de los negocios. La dimensión económica del español</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10: 9788498486759</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matilde Alonso Pérez &amp; Elies Furió Blasco. septem ediciones, pp.150, 2013, 987-84-15279-96-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevo siglo nuevos retos. Diez casos de estrategia empresarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matilde Alonso &amp; Elies Furio. septem ediciones, pp.195, 2012, 978-84-92536-86-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevo siglo, nuevos retos. Diez casos de estudio de estrategia empresarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Septem ediciones, pp.196, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00690214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir les opportunités. L'Espagne, ses entreprises, ses ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Matilde Alonso Pérez &amp; Elies Furió Blasco &amp; Enrique Sánchez Albarracín. septem ediciones, pp.202, 2014, 978-84-16053-07-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matilde Alonso Pérez &amp; Elies Furió Blasco. EUE, pp.125, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Imágenes de España. País, Empresas, Cultura</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00966920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amérique latine face à son avenir. América Latina en el siglo XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 283 p, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Espagne contemporaine. Une approche socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 256 p, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00542513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Espagne contemporaine: une approche socio-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Septem ediciones, pp.204, 2014, 13: 978-84-16053-07-0</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, pp.256, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Matilde Alonso Pérez &amp; Elies Furió Blasco. septem ediciones, pp.150, 2013, 987-84-15279-96-9</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarrollo y Cooperación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant lo Blanch, pp.255, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Matilde Alonso &amp; Elies Furio. septem ediciones, pp.195, 2012, 978-84-92536-86-3</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensamiento económico y economía social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tirant lo Blanch, 189 p, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...449 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00494934v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00494931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5467,1317 +5467,1317 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrairement aux apparences l'Espagne ne parvient pas à en finir avec ses créances douteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alerte : la situation des banques espagnoles est encore plus grave qu'il n’y paraît pour la zone euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces 15 ans de croissance successive qui ont fait oublier aux Espagnols qu'ils avaient encore de sérieuses faiblesses structurelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide de la BCE à l'Espagne : pourquoi Rajoy pourrait la demander mais ne pas l'utiliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Espagne va-t-elle connaître la lumière au bout du tunnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, https://www.atlantico.fr/decryptage/496863/l-espagne-va-t-elle-connaitre-la-lumiere-au-bout-du-tunnel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CERCLE VICIEUX Entre récession et augmentation des dépenses, quel avenir pour l’économie espagnole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagne : entre plan de sauvetage et solidarité européenne, l'heure de vérité approche...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gangrène : l'Espagne va-t-elle périr par ses régions malgré la détente des marchés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...60 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...161 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie- https://www.atlantico.fr/decryptage/483022/gangrene--l-espagne-va-t-elle-perir-par-ses-regions-malgre-la-detente-des-marches--matilde-alonso-perez-elies-furio-blasco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dette espagnole : un plan d'austérité drastique, mais pas de sortie de crise en vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Docteur House et les banques espagnoles : peu importe le patient, seule la pathologie compte !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crash test espagnol : l'Europe peut-elle encore sauver sa 4e économie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
-[...67 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dernière Chance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, https://www.atlantico.fr/decryptage/506049/crash-test-espagnol--l-europe-peut-elle-encore-sauver-sa-4e-economie-matilde-alonso-perez-et-elies-furio-blasco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7% sur la dette, le taux qui tue : quel avenir pour l’Espagne post échec du plan de sauvetage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espagne: croissance, crise et indignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Birabent-Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lladró y el mercado japonés. Una marca internacional con penetración en mercados nacionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endeudamiento y crisis económica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00421739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El sector público español. Efectos de las políticas de la Unión Europea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elies Furio Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00765737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los sectores productivos en España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...60 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...399 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Furio Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6827,51 +6827,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COOPERATION ET DEVELOPPEMENT. L'EXPERIENCE BOLIVIENNE DES VALLEES INTER-ANDINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Alonso Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Lumière - Lyon II, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7058,51 +7058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio Blasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596309v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496183v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Birabent-Camarasa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00995800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542523v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690217v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco Callejo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chandanson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3212" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00135630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinumen.es" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Albarracin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940939v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941012v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940882v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496183v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso P&#233;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio Blasco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602332v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Furio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602336v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Birabent-Camarasa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119195v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071412v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00995800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542523v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chandanson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690217v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco Callejo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3212" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00135630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinumen.es" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Sanchez Albarracin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Blanco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;nchez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941012v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935646v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00119317v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>