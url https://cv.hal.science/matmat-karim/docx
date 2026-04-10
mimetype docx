--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karim MATMAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A severely affected MRL/Lpr mouse exhibits a divergent clinical–immune profile associated with a profound metabolic alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Jamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brumaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayikoe-Guy Mensah-Nyagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jeltsch-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal multi-layered RNAseq prioritizes oligodendrocyte dysfunction over immune–driven neuroinflammation in neurolupus pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayikoe-Guy Mensah-Nyagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jeltsch-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFNγ–associated immune—metabolic remodeling drives serotonin–kynurenine imbalance with cortical vulnerability in lupus–prone mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Darcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okan Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFNγ-associated immune–metabolic remodeling is linked to serotonin–kynurenine imbalance and cortical vulnerability in lupus-prone mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Darcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okan Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2026.1740039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiomic analysis in fibroblasts of patients with inborn errors of cobalamin metabolism reveals concordance with clinical and metabolic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99, pp.104911. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A transgenic mice model of retinopathy of cblG‑type inherited disorder of one‑carbon metabolism highlights epigenome‑wide alterations related to cone photoreceptor cells development and retinal metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra El Kouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-024-01636-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Impairment Is Associated with AMPAR Glutamatergic Dysfunction in a Mouse Model of Neuronal Methionine Synthase Deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossenmeyer-Pourié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.1267. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12091267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocular manifestations in patients with inborn errors of intracellular cobalamin metabolism: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wiedemann-Fodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (7), pp.1239-1251. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-021-02350-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la méthionine synthase sur la neurogenèse postnatale & conséquences ophtalmologiques de l’invalidation de la méthionine synthase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique. Université de Lorraine, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LORR0347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04207528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karim MATMAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A severely affected MRL/Lpr mouse exhibits a divergent clinical–immune profile associated with a profound metabolic alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Jamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brumaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayikoe-Guy Mensah-Nyagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jeltsch-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal multi-layered RNAseq prioritizes oligodendrocyte dysfunction over immune–driven neuroinflammation in neurolupus pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayikoe-Guy Mensah-Nyagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jeltsch-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFNγ-associated immune–metabolic remodeling is linked to serotonin–kynurenine imbalance and cortical vulnerability in lupus-prone mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Darcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okan Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, pp.1740039. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2026.1740039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional analysis of neuropsychiatric lupus: clinical, biological and imaging insights from systematic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Maazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2026.1768131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRT1 mediates brain metabolic and developmental consequences of methionine synthase deficiency in inborn errors of cobalamin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pourié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Atlasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehaa Vivienne Seal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (3), pp.102643. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrm.2026.102643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiomic analysis in fibroblasts of patients with inborn errors of cobalamin metabolism reveals concordance with clinical and metabolic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99, pp.104911. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A transgenic mice model of retinopathy of cblG‑type inherited disorder of one‑carbon metabolism highlights epigenome‑wide alterations related to cone photoreceptor cells development and retinal metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra El Kouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-024-01636-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Impairment Is Associated with AMPAR Glutamatergic Dysfunction in a Mouse Model of Neuronal Methionine Synthase Deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossenmeyer-Pourié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.1267. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12091267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocular manifestations in patients with inborn errors of intracellular cobalamin metabolism: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wiedemann-Fodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (7), pp.1239-1251. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-021-02350-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la méthionine synthase sur la neurogenèse postnatale & conséquences ophtalmologiques de l’invalidation de la méthionine synthase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique. Université de Lorraine, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LORR0347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04207528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jamey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brumaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe-Guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch-David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Baspinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1740039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Conart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Graindorge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra El Kouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-024-01636-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pouri&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091267" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann-Fod&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02350-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04207528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0347" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jamey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brumaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe-Guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch-David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Baspinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1740039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Maazouzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bigaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1768131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hassan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Atlasi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehaa Vivienne Seal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2026.102643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104911" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Conart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Graindorge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra El Kouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-024-01636-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pouri&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann-Fod&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02350-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04207528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>