--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karim MATMAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A severely affected MRL/Lpr mouse exhibits a divergent clinical–immune profile associated with a profound metabolic alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Jamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brumaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayikoe-Guy Mensah-Nyagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jeltsch-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal multi-layered RNAseq prioritizes oligodendrocyte dysfunction over immune–driven neuroinflammation in neurolupus pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayikoe-Guy Mensah-Nyagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jeltsch-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFNγ-associated immune–metabolic remodeling is linked to serotonin–kynurenine imbalance and cortical vulnerability in lupus-prone mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Darcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okan Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, pp.1740039. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2026.1740039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional analysis of neuropsychiatric lupus: clinical, biological and imaging insights from systematic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Maazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2026.1768131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRT1 mediates brain metabolic and developmental consequences of methionine synthase deficiency in inborn errors of cobalamin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pourié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Atlasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehaa Vivienne Seal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (3), pp.102643. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrm.2026.102643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiomic analysis in fibroblasts of patients with inborn errors of cobalamin metabolism reveals concordance with clinical and metabolic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99, pp.104911. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A transgenic mice model of retinopathy of cblG‑type inherited disorder of one‑carbon metabolism highlights epigenome‑wide alterations related to cone photoreceptor cells development and retinal metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra El Kouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-024-01636-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Impairment Is Associated with AMPAR Glutamatergic Dysfunction in a Mouse Model of Neuronal Methionine Synthase Deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossenmeyer-Pourié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.1267. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12091267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocular manifestations in patients with inborn errors of intracellular cobalamin metabolism: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wiedemann-Fodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (7), pp.1239-1251. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-021-02350-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la méthionine synthase sur la neurogenèse postnatale & conséquences ophtalmologiques de l’invalidation de la méthionine synthase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique. Université de Lorraine, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LORR0347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04207528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Karim MATMAT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFNγ-associated immune–metabolic remodeling is linked to serotonin–kynurenine imbalance and cortical vulnerability in lupus-prone mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Darcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okan Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, pp.1740039. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2026.1740039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional analysis of neuropsychiatric lupus: clinical, biological and imaging insights from systematic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Maazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bigaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2026.1768131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRT1 mediates brain metabolic and developmental consequences of methionine synthase deficiency in inborn errors of cobalamin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pourié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Atlasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehaa Vivienne Seal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (3), pp.102643. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xcrm.2026.102643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiomic analysis in fibroblasts of patients with inborn errors of cobalamin metabolism reveals concordance with clinical and metabolic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99, pp.104911. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2023.104911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: A transgenic mice model of retinopathy of cblG‑type inherited disorder of one‑carbon metabolism highlights epigenome‑wide alterations related to cone photoreceptor cells development and retinal metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Conart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra El Kouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13148-024-01636-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Impairment Is Associated with AMPAR Glutamatergic Dysfunction in a Mouse Model of Neuronal Methionine Synthase Deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bossenmeyer-Pourié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (9), pp.1267. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12091267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocular manifestations in patients with inborn errors of intracellular cobalamin metabolism: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa-Maria Guéant-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Oussalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Wiedemann-Fodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 141 (7), pp.1239-1251. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00439-021-02350-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A severely affected MRL/Lpr mouse exhibits a divergent clinical–immune profile associated with a profound metabolic alteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Jamey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brumaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayikoe-Guy Mensah-Nyagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jeltsch-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocampal multi-layered RNAseq prioritizes oligodendrocyte dysfunction over immune–driven neuroinflammation in neurolupus pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayikoe-Guy Mensah-Nyagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Jeltsch-David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la méthionine synthase sur la neurogenèse postnatale & conséquences ophtalmologiques de l’invalidation de la méthionine synthase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Matmat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique. Université de Lorraine, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LORR0347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04207528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450985v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jamey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brumaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe-Guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch-David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Baspinar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1740039" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Maazouzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bigaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maitre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1768131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hassan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Atlasi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehaa Vivienne Seal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2026.102643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merten" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104911" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Conart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Graindorge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra El Kouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-024-01636-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pouri&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091267" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann-Fod&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02350-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04207528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Matmat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa-Maria Gu&#233;ant-Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Baspinar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alberto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1740039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Maazouzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bigaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2026.1768131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Hassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pouri&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Atlasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehaa Vivienne Seal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2026.102643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04962224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jeannesson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2023.104911" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Conart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Graindorge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra El Kouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-024-01636-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coelho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bossenmeyer-Pouri&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12091267" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03411798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wiedemann-Fod&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00439-021-02350-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jamey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brumaru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayikoe-Guy Mensah-Nyagan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jeltsch-David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04207528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0347" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>