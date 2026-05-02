--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -948,386 +948,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From neglected to dissected: How technological advances are leading the way to the study of Coxiella burnetii pathogenesis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The secreted protein kinase CstK from Coxiella burnetii influences vacuole development and interacts with the GTPase-activating host protein TBC1D5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Huc-Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Allombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cmi.13180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (21), pp.7391-7403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993239v1</w:t>
+                <w:t xml:space="preserve">hal-02322148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secreted protein kinase CstK from Coxiella burnetii influences vacuole development and interacts with the GTPase-activating host protein TBC1D5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Martinez</w:t>
+                <w:t xml:space="preserve">Modulation of innate immune signaling by a Coxiella burnetii eukaryotic-like effector protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Burette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Huc-Brandt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Cantet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nisole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.010112⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (24), pp.13708-13718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1914892117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322148v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of innate immune signaling by a Coxiella burnetii eukaryotic-like effector protein</w:t>
+                <w:t xml:space="preserve">From neglected to dissected: How technological advances are leading the way to the study of Coxiella burnetii pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Burette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (24), pp.13708-13718. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Celebrating the Career and Legacy of Professor Pascale Cossart, 22 (4), pp.e13180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1914892117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cmi.13180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874541v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coxiella effector protein CvpF subverts RAB26-dependent autophagy to promote vacuole biogenesis and virulence</w:t>
               </w:r>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin van Schaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Burette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Allombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1 - 17. </w:t>
@@ -2207,697 +2207,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right on Q: genetics begin to unravel Coxiella burnetii host cell interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coxiella burnetii effector CvpB modulates phosphoinositide metabolism for optimal vacuole development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Allombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Larson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Beare</w:t>
+                <w:t xml:space="preserve">Anissa Lakhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendan Jeffrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Heinzen</w:t>
+                <w:t xml:space="preserve">Naresh Yandrapalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fmb-2016-0044⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (23), pp.E3260-E3269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1522811113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999377v1</w:t>
+                <w:t xml:space="preserve">hal-01999389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coxiella burnetii effector CvpB modulates phosphoinositide metabolism for optimal vacuole development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Right on Q: genetics begin to unravel Coxiella burnetii host cell interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Cantet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Beare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Lakhani</w:t>
+                <w:t xml:space="preserve">Brendan Jeffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naresh Yandrapalli</w:t>
+                <w:t xml:space="preserve">Robert Heinzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (23), pp.E3260-E3269. </w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.919-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1522811113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2016-0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999389v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI3-kinase activation is critical for host barrier permissiveness to Listeria monocytogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Recent Evolution of a Maternally-Inherited Endosymbiont of Ticks Led to the Emergence of the Q Fever Pathogen, &amp;lt;i&amp;gt;Coxiella burnetii&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Gessain</w:t>
+                <w:t xml:space="preserve">Valérie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Huan Tsai</w:t>
+                <w:t xml:space="preserve">Karen D. Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Travier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solène Grayo</w:t>
+                <w:t xml:space="preserve">Karim Sidi-Boumedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20141406⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01128770v1</w:t>
+                <w:t xml:space="preserve">hal-01250470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Recent Evolution of a Maternally-Inherited Endosymbiont of Ticks Led to the Emergence of the Q Fever Pathogen, &amp;lt;i&amp;gt;Coxiella burnetii&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Duron</w:t>
+                <w:t xml:space="preserve">Montpellier Infectious Diseases -Pôle Rabelais (MID) 3rd annual meeting (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Noël</w:t>
+                <w:t xml:space="preserve">Anne Béatrice Blanc-Potard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen D. Mccoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matteo Bonazzi</w:t>
+                <w:t xml:space="preserve">Laurence Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Sidi-Boumedine</w:t>
+                <w:t xml:space="preserve">Nathalie Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (5), </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.161-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250470v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montpellier Infectious Diseases -Pôle Rabelais (MID) 3rd annual meeting (2014)</w:t>
+                <w:t xml:space="preserve">PI3-kinase activation is critical for host barrier permissiveness to Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
+                <w:t xml:space="preserve">Grégoire Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Béatrice Blanc-Potard</w:t>
+                <w:t xml:space="preserve">Yu-Huan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Travier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chazal</w:t>
+                <w:t xml:space="preserve">Solène Grayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32, pp.161-164. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (2), pp.165-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20141406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149411v1</w:t>
+                <w:t xml:space="preserve">pasteur-01128770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and Multi-phenotypic High-content Screening of &amp;lt;em&amp;gt;Coxiella burnetii&amp;lt;/em&amp;gt; Transposon Mutants</w:t>
               </w:r>
@@ -4110,235 +4110,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes Internalin and E-cadherin: From Bench to Bedside</w:t>
+                <w:t xml:space="preserve">Listeria monocytogenes internalin and E-cadherin: from structure to pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1 (4), pp.a003087. </w:t>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (5), pp.693-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/cshperspect.a003087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2009.01293.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02930882v1</w:t>
+                <w:t xml:space="preserve">pasteur-04829757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes internalin and E-cadherin: from structure to pathogenesis</w:t>
+                <w:t xml:space="preserve">Listeria monocytogenes Internalin and E-cadherin: From Bench to Bedside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lecuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (5), pp.693-702. </w:t>
+              <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (4), pp.a003087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2009.01293.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/cshperspect.a003087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04829757v1</w:t>
+                <w:t xml:space="preserve">pasteur-02930882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive post-translational modifications of E-cadherin are required for InlA-mediated internalization of Listeria monocytogenes</w:t>
               </w:r>
@@ -4974,51 +4974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Ruart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riedinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bienvenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14090896" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Burette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gourdelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315481121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1445682" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea H&#246;pfner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cichy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Krisp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05494-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Distel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Ortiz Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Aguilera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100096" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13100713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02322148v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Huc-Brandt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allombert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010112" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02874541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nisole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1914892117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Ayenoue Siadous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin van Schaik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1728098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pechstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schulze-Luehrmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bisle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Beare" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.559915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Wachter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Shifflett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Moses" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Raghavan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00524-19" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Millar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00174" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina H&#228;uslein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reschke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00285" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Case" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Samuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Larson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Jeffrey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heinzen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lakhani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Yandrapalli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522811113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01128770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gessain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Huan Tsai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Grayo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20141406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004892" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besteiro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;atrice Blanc-Potard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52851" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Norville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonazzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.077230-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fava" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Norville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Law" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jackson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Andrew Guttman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2012.01781.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#252;hbacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledo-Arana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Mallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Vasudevan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201106011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sachse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201105152" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01376115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mostowy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Anne Hamon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Nam Tham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2010.10.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dortet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Veiga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.07.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a003087" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04829757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2009.01293.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pizarro-Cerda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2008.01200.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian A. Guttman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boucrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2007.10.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659637v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.04.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9767TFXZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja L&#252;hrmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Newton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Ruart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riedinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Zitouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bienvenu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonazzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14090896" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Burette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gourdelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315481121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1445682" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea H&#246;pfner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cichy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Pogenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Krisp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05494-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816219v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Distel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Ortiz Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Aguilera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100096" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13100713" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02322148v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Huc-Brandt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allombert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.010112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02874541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nisole" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1914892117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13180" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Ayenoue Siadous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin van Schaik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1728098" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pechstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schulze-Luehrmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bisle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Beare" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.559915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Wachter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Shifflett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Moses" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Raghavan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00524-19" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999355v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Millar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00174" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina H&#228;uslein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reschke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00285" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Case" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Samuel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Lakhani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Yandrapalli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522811113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Larson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Jeffrey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heinzen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2016-0044" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie No&#235;l" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen D. Mccoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004892" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besteiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;atrice Blanc-Potard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01128770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Gessain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Huan Tsai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Grayo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20141406" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999403v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52851" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337319v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Norville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cantet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonazzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.077230-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fava" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Norville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999424v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647189v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Law" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Jackson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Andrew Guttman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2012.01781.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922277v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#252;hbacher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toledo-Arana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Mallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Vasudevan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201106011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sachse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201105152" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01376115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mostowy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Anne Hamon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Nam Tham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2010.10.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dortet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Veiga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2010.07.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04829757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lecuit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2009.01293.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02930882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a003087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657652v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pizarro-Cerda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2008.01200.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658842v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian A. Guttman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boucrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2007.10.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659637v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.04.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9767TFXZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja L&#252;hrmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Newton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>