--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -219,178 +219,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Signage System for Improving Pedestrian Flow on Single-Exit Metro Stations: Focus on Paris Metro Line 4 Historical Stations</w:t>
+                <w:t xml:space="preserve">Histoire de la construction. Journées d’étude thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Porrino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, p. 44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653316v1</w:t>
+                <w:t xml:space="preserve">hal-04465371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la construction. Journées d’étude thématiques</w:t>
+                <w:t xml:space="preserve">New Signage System for Improving Pedestrian Flow on Single-Exit Metro Stations: Focus on Paris Metro Line 4 Historical Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Porrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138, p. 44-45</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465371v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En équilibre entre sciences exactes et architecture… Souvenir d’un maître</w:t>
               </w:r>
@@ -1777,165 +1777,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coupole en fonte et fer forgé de la Halle au blé (1809-1813)</w:t>
+                <w:t xml:space="preserve">Innovation technique et architecture – La coupole en fonte et fer forgé de la Halle au blé de Paris, 1809-1813</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Porrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">François-Joseph Bélanger, artiste architecte (1744-1818)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Picard, p. 224-229, 2021, 978-2-7084-1183-8</w:t>
+              <w:t xml:space="preserve">Les matériaux métalliques - Histoire d’une technique et sauvegarde du patrimoine du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infolio éditions, p. 17-111, 2021, Archigraphy Poche, 9782884744812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483726v1</w:t>
+                <w:t xml:space="preserve">hal-04464460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation technique et architecture – La coupole en fonte et fer forgé de la Halle au blé de Paris, 1809-1813</w:t>
+                <w:t xml:space="preserve">La coupole en fonte et fer forgé de la Halle au blé (1809-1813)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Porrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les matériaux métalliques - Histoire d’une technique et sauvegarde du patrimoine du XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infolio éditions, p. 17-111, 2021, Archigraphy Poche, 9782884744812</w:t>
+              <w:t xml:space="preserve">François-Joseph Bélanger, artiste architecte (1744-1818)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Picard, p. 224-229, 2021, 978-2-7084-1183-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464460v1</w:t>
+                <w:t xml:space="preserve">hal-04483726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier chemin de fer électrique souterrain du continent et son contexte urbain. Budapest 1867-1896</w:t>
               </w:r>
@@ -2912,51 +2912,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03D8DAD4"/>
+    <w:nsid w:val="47E63C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3143,51 +3143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matteo-porrino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7803-4388" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082126658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Porrino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/ehah.2012.165.1.47" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4166-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003173359" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Belhoste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanetz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Franz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dalmais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses-des-ponts.fr/ouvrage/beaux-livres/gustave-eiffel-100-ans-apres-parcours-et-heritage/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hamzeian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bardsley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Dutton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/transparence-et-legerete-en-architecture-facades-murs-rideaux-enveloppes-intelligentes-1790-2025/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.festivalarchitettura.it/festival/It/FaEdizioni.asp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clueb.it/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Braghieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Gravagnuolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Magnani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monestiroli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanedizioni.it/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05433514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matteo-porrino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7803-4388" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082126658" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Porrino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653014v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/ehah.2012.165.1.47" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690997v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3218/4166-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003173359" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Belhoste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanetz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Franz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dalmais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses-des-ponts.fr/ouvrage/beaux-livres/gustave-eiffel-100-ans-apres-parcours-et-heritage/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hamzeian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bardsley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Dutton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/transparence-et-legerete-en-architecture-facades-murs-rideaux-enveloppes-intelligentes-1790-2025/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464460v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.festivalarchitettura.it/festival/It/FaEdizioni.asp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clueb.it/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Braghieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Gravagnuolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Magnani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monestiroli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanedizioni.it/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04940818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05433514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>