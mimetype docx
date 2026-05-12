--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -1373,510 +1373,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lingue minori&amp;quot; e letteratura globale: per una nuova comparatistica europea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Residori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tavola rotonda sul libro di Barry McCrea, Languages of the Night. Minor Languages and the Literary Imagination in Twentieth Century Ireland and Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Rome Global Gateway, University of Notre Dame, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contro gli ingrati. Un’ipotesi sull’autobiografismo rinascimentale (Pontano, Ariosto, Machiavelli e Cellini)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Residori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forme dell’autobiografia. Seminario tematico di letteratura italiana (responsables: Fraco Tomasi e Emanuele Zinato)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Université de Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lingue minori&amp;quot; e letteratura globale: per una nuova comparatistica europea</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrina e le altre : l'intelligenza malefica femminile tra ricerca del piacere e distruzione della virtù</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Residori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tavola rotonda sul libro di Barry McCrea, Languages of the Night. Minor Languages and the Literary Imagination in Twentieth Century Ireland and Europe </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Rome Global Gateway, University of Notre Dame, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Il piacere del male. Fascinazioni diaboliche tra classicità e cristianesimo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sergio Zatti, Sep 2014, Université de Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lodovico Dolce traducteur des Satires d'Horace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Residori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "La Renaissance d'Horace à l'âge moderne" (responsable: Nathalie Dauvois)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Université de la Sorbonne Nouvelle, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraying the Aritist as a Poet : the Public Image of Michelangelo’s Poetry in Early Seventeeth-Century Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Residori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Renaissance Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, New York United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Gabrina e le altre : l'intelligenza malefica femminile tra ricerca del piacere e distruzione della virtù</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machiavelli, Ariosto and the Poetry of Ingratitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Residori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il piacere del male. Fascinazioni diaboliche tra classicità e cristianesimo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sergio Zatti, Sep 2014, Université de Pise, Italy</w:t>
+              <w:t xml:space="preserve">500 Years of the Prince. New Directions in Machiavelli Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, James Hankins, Eloisa Morra, Dec 2013, Harvard University, Cambridge (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ethics and Poetics of Self-Portrait in Michelangelo’s Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Residori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Struggle for Creation : Rethinking Michelangelo’s Poetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eugenio Refini, Maud Vanhaelen, May 2013, University of Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720089v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01721220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettura del madrigale 161 di Michelangelo</w:t>
               </w:r>
@@ -2026,164 +2026,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Morgante de Luigi Pulci entre &amp;quot;camera&amp;quot; et &amp;quot;piazza&amp;quot;, études réunies par Matteo Residori, &amp;quot;Chroniques italiennes&amp;quot;, 1/2020, p. 1-140</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Residori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ambassades et ambassadeurs en Europe (XVe-XVIIe siècles): pratiques, écritures, savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Residori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, pp.488, 2020, Cahiers d'humanisme et Renaissance, 978-2-600-06040-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02934196v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03369141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il dialogo creativo. Studi per Lina Bolzoni</w:t>
               </w:r>
@@ -3586,169 +3586,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Orlando e la giumenta di Angelica (Orlando furioso XXIX 57-74)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Residori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esercizi di lettura per Marco Santagata, a cura di Annalisa Andreoni, Claudio Giunta, Mirko Tavoni, Bologna, Il Mulino, p. 193-206</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Notte e la Ninfa. Una postilla a Michelangelo tra parole e immagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Residori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">a cura di Maria Pia Ellero, Matteo Residori, Massimiliano Rossi, Andrea Torre,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Il dialogo creativo. Studi per Lina Bolzoni,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Pacini Fazzi, p. 419-432, 2017, 978-88-6550-606-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719077v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01709978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo's Poetry and Iconography in the Heart of the Reformation. Introduction</w:t>
               </w:r>
@@ -3814,259 +3814,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meraviglioso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Residori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annalisa Izzo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lessico critico dell'Orlando furioso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-260, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Canto XXII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Residori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriele Bucchi; Franco Tomasi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettura dell'Orlando Furioso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. I, Sismel-Edizioni del Galluzzo, pp.504-524, 2016, 978-88-8450-669-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ‘dottrina’ et ‘pratica del mondo’ : Le tre parti del campo dei primi studi di Gabriello Simeoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Residori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia D'Amico, Catherine Magnien-Simonin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gabriele Simeoni (1509-1570). Un florentin en France entre princes et libraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, p. 91-105, 2016, 978-2-600-01833-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405338v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01420950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regressione comica e saggezza del riso in Ariosto e La Fontaine</w:t>
               </w:r>
@@ -4416,491 +4416,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le camerette ordinate. Infanzia e omosessualità nell’autobiografia moderna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Residori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefano Brugnolo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il ricordo d’infanzia nelle letterature del Novecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacini Editore, pp.225-252, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leggere Tasso a Siena. La lezione dell’accademico senese Jacomo Guidini su un sonetto tassiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Residori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Massimo Danzi, Roberto Leporatti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il poeta e il suo pubblico. Lettura e commento del testo lirico nel Rinascimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.407-27, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du roman grec dans l’Italie du seizième siècle. Remarques sur le Tasse et Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Residori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paloma Bravo, Cécile Iglésias, Giuseppe Sangirardi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance des genres. Pratiques et théories entre Italie et Espagne (XVe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ricordo di Francesco Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Residori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Davide Ragone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per Francesco Orlando. Testimonianze e ricordi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni ETS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.204-209, 2012, 978-884673391-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Paloma Bravo, Cécile Iglésias, Giuseppe Sangirardi. </w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la morale, réformer l’écriture : l’Institutione (1542) d’Alessandro Piccolomini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Residori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-F. Piéjus, M. Plaisance, M.Residori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Renaissance des genres. Pratiques et théories entre Italie et Espagne (XVe-XVIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions universitaires de Dijon, 2012</w:t>
+              <w:t xml:space="preserve">Alessandro Piccolomini (1508-1579). Un siennois à la croisée des genres et des savoirs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRRI, pp.65-81, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...179 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teoria e prassi dell’encomio nel Tasso lirico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Residori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Boillet, Liliana Grassi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forme e occasioni dell’encomio tra Cinque e Seicento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maria Pacini Fazzi, pp.19-49, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413232v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01421360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulla corrispondenza poetica tra Berni e Michelangelo (senza dimenticare Sebastiano del Piombo)</w:t>
               </w:r>
@@ -5454,51 +5454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04893471v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Residori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202401602011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04893401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ITA_26_319-348" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/prismi.288" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01415911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Soldani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01420960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audegean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05389011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05389017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369162v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720096v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacinifazzi.it/dialogo-creativo-studi-lina-bolzoni/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01414189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boillet," TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01417172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Pi&#233;jus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plaisance Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/31-alessandro-piccolomini-un-siennois-la-croisee-des-genres-et-des-savoirs#" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815132000" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/29-espaces-chevaleresques-et-heroiques-de-boiardo-au-tasse#" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01475764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01475779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mondadoristore.it/Rime-Michelangelo-Buonarroti/eai978880445327/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05389005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/il-rinascimento-in-italia-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04893347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357201v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Michelangelos-Poetry-and-Iconography-in-the-Heart-of-the-Reformation/Moroncini/p/book/9781472469694" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01405357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01405338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01420950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01405372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01415446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01415469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421371v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/michel-ange.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846733917&amp;amp;from=&amp;amp;fk_s=" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/4698-9782600015103.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05389034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-01415607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04893471v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Residori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202401602011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04893401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/ITA_26_319-348" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/prismi.288" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01415911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Soldani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01420960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audegean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05389011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05389017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369162v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01721220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacinifazzi.it/dialogo-creativo-studi-lina-bolzoni/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01414189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Boillet," TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Fragonard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01417172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Pi&#233;jus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plaisance Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/31-alessandro-piccolomini-un-siennois-la-croisee-des-genres-et-des-savoirs#" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815132000" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01428992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/29-espaces-chevaleresques-et-heroiques-de-boiardo-au-tasse#" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01435533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01475764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01475779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mondadoristore.it/Rime-Michelangelo-Buonarroti/eai978880445327/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05389005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/il-rinascimento-in-italia-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04893347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357201v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01720248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01581092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Michelangelos-Poetry-and-Iconography-in-the-Heart-of-the-Reformation/Moroncini/p/book/9781472469694" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01420950v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01405357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01405338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01405372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01415446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01415469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421371v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/michel-ange.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416795v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/4698-9782600015103.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01416807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniets.com/scheda.asp?n=9788846733917&amp;amp;from=&amp;amp;fk_s=" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01421360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01413232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-05389034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/tel-01415607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>