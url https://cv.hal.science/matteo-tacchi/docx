--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -186,316 +186,316 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 35 (March 2026), pp.100361. </w:t>
+              <w:t xml:space="preserve">, 2026, 35 (March), pp.100361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2026.100361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence rates for the moment-SoS hierarchy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustly Learning Regions of Attraction from Fixed Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbinian Schlosser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matteo Tacchi</w:t>
+                <w:t xml:space="preserve">Yingzhao Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Lazarev</w:t>
+                <w:t xml:space="preserve">Colin N. Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algebra, Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.105-156. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (3), pp.1576-1591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/naco.2025011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3462528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430952v3</w:t>
+                <w:t xml:space="preserve">hal-04101941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustly Learning Regions of Attraction from Fixed Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence rates for the moment-SoS hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corbinian Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin N. Jones</w:t>
+                <w:t xml:space="preserve">Alexey Lazarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (3), pp.1576-1591. </w:t>
+              <w:t xml:space="preserve">Numerical Algebra, Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.105-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3462528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/naco.2025011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101941v2</w:t>
+                <w:t xml:space="preserve">hal-04430952v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized effective Positivstellensätze for improved convergence rates of the moment-SOS hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbinian Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1132,51 +1132,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BR), Brazil</w:t>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1278,391 +1278,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak Value-at-Risk Estimation for Stochastic Differential Equations using Occupation Measures</w:t>
+                <w:t xml:space="preserve">Peak Time-Windowed Mean Estimation using Convex Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Jasour</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383958⟩</w:t>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.703-708, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055180v1</w:t>
+                <w:t xml:space="preserve">hal-05357756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOStab: a Matlab Toolbox for Transient Stability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Drobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin N. Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSCC 2024 - 23rd Power Systems Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saclay, France. pp.110812, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056253v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak Time-Windowed Mean Estimation using Convex Optimization</w:t>
+                <w:t xml:space="preserve">Peak Value-at-Risk Estimation for Stochastic Differential Equations using Occupation Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roy Smith</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sznaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Jasour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.703-708, </w:t>
+              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.4836-4842, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357756v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating regions of attraction of a sparse polynomial differential system *</w:t>
               </w:r>
@@ -1674,51 +1674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean B Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2263,90 +2263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peak Time-Windowed Risk Estimation of Stochastic Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2446,229 +2446,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsafe Probabilities and Risk Contours for Stochastic Processes using Convex Optimization</w:t>
+                <w:t xml:space="preserve">Maximizing Slice-Volumes of Semialgebraic Sets using Sum-of-Squares Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Meroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382156v1</w:t>
+                <w:t xml:space="preserve">hal-05357796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Slice-Volumes of Semialgebraic Sets using Sum-of-Squares Programming</w:t>
+                <w:t xml:space="preserve">Unsafe Probabilities and Risk Contours for Stochastic Processes using Convex Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sznaier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Velasco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05357796v1</w:t>
+                <w:t xml:space="preserve">hal-04382156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal-time nonlinear control via semi-infinite programming</w:t>
               </w:r>
@@ -3001,51 +3001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379529v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Khattabi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100361" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04430952v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corbinian Schlosser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lazarev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/naco.2025011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04101941v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzhao Lian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin N. Jones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3462528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3407610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Miller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sznaier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Jasour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3519977" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02947268v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Lasserre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00462-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008545v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01757-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010175v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Weisser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09508-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064440v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oustry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Karam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04055180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383958" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04056253v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drobot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardozo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110812" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Schmid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Smith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885882" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02367689v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1488" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Josz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molzahn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Sojoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT.2019.8791570" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tacchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marinescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kundu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PSCC.2018.8442484" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fageot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grossglauser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234;-Nguy&#234;n Hoang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villemaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05206305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Jmal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04382156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Meroni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Velasco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145402v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03296221v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ISAT0028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379529v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Khattabi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100361" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04101941v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzhao Lian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin N. Jones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3462528" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04430952v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corbinian Schlosser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lazarev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/naco.2025011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3407610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Miller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sznaier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Jasour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3519977" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02947268v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Lasserre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00462-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008545v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01757-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010175v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Weisser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09508-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064440v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oustry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Karam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Schmid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885882" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04056253v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drobot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardozo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110812" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04055180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02367689v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1488" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Josz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molzahn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Sojoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT.2019.8791570" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tacchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marinescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kundu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PSCC.2018.8442484" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fageot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grossglauser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234;-Nguy&#234;n Hoang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villemaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05206305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Jmal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Meroni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Velasco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04382156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145402v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03296221v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ISAT0028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>