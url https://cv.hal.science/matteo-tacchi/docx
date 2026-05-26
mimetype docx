--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -237,265 +237,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustly Learning Regions of Attraction from Fixed Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence rates for the moment-SoS hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corbinian Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin N. Jones</w:t>
+                <w:t xml:space="preserve">Alexey Lazarev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (3), pp.1576-1591. </w:t>
+              <w:t xml:space="preserve">Numerical Algebra, Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.105-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3462528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/naco.2025011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101941v2</w:t>
+                <w:t xml:space="preserve">hal-04430952v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence rates for the moment-SoS hierarchy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustly Learning Regions of Attraction from Fixed Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corbinian Schlosser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matteo Tacchi</w:t>
+                <w:t xml:space="preserve">Yingzhao Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Lazarev</w:t>
+                <w:t xml:space="preserve">Colin N. Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algebra, Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.105-156. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (3), pp.1576-1591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/naco.2025011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3462528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430952v3</w:t>
+                <w:t xml:space="preserve">hal-04101941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized effective Positivstellensätze for improved convergence rates of the moment-SOS hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corbinian Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1278,391 +1278,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak Time-Windowed Mean Estimation using Convex Optimization</w:t>
+                <w:t xml:space="preserve">Peak Value-at-Risk Estimation for Stochastic Differential Equations using Occupation Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roy Smith</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Sznaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Jasour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885882⟩</w:t>
+              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.4836-4842, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357756v1</w:t>
+                <w:t xml:space="preserve">hal-04055180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOStab: a Matlab Toolbox for Transient Stability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Drobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin N. Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSCC 2024 - 23rd Power Systems Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saclay, France. pp.110812, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2024.110812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056253v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak Value-at-Risk Estimation for Stochastic Differential Equations using Occupation Measures</w:t>
+                <w:t xml:space="preserve">Peak Time-Windowed Mean Estimation using Convex Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Jasour</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.4836-4842, </w:t>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. pp.703-708, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055180v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating regions of attraction of a sparse polynomial differential system *</w:t>
               </w:r>
@@ -1674,51 +1674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean B Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2008,51 +2008,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2244,330 +2244,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak Time-Windowed Risk Estimation of Stochastic Processes</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Data-driven approximation of regions of attraction via an LP-based selection of PWA Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tacchi-Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206305v1</w:t>
+                <w:t xml:space="preserve">hal-05627451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of H-Mode Tokamak Plasma Temperature based on Pontryagin's Principle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Jmal</w:t>
+                <w:t xml:space="preserve">Peak Time-Windowed Risk Estimation of Stochastic Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05357814v1</w:t>
+                <w:t xml:space="preserve">hal-05206305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Slice-Volumes of Semialgebraic Sets using Sum-of-Squares Programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Control of H-Mode Tokamak Plasma Temperature based on Pontryagin's Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Meroni</w:t>
+                <w:t xml:space="preserve">Slim Jmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Velasco</w:t>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357796v1</w:t>
+                <w:t xml:space="preserve">hal-05357814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsafe Probabilities and Risk Contours for Stochastic Processes using Convex Optimization</w:t>
               </w:r>
@@ -2648,96 +2648,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maximizing Slice-Volumes of Semialgebraic Sets using Sum-of-Squares Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Meroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Tacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minimal-time nonlinear control via semi-infinite programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Oustry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145402v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2747,114 +2848,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moment-SOS hierarchy for large scale set approximation. Application to power systems transient stability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Tacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. INSA de Toulouse, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021ISAT0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03296221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3001,51 +3102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379529v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Khattabi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100361" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04101941v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzhao Lian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin N. Jones" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3462528" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04430952v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corbinian Schlosser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lazarev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/naco.2025011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3407610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Miller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sznaier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Jasour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3519977" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02947268v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Lasserre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00462-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008545v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01757-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010175v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Weisser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09508-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064440v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oustry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Karam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357756v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Schmid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Smith" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885882" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04056253v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drobot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardozo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110812" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04055180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02367689v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1488" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Josz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molzahn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Sojoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT.2019.8791570" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tacchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marinescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kundu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PSCC.2018.8442484" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fageot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grossglauser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234;-Nguy&#234;n Hoang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villemaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05206305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Jmal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Meroni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Velasco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04382156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145402v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03296221v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ISAT0028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379529v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Khattabi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tacchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100361" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04430952v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corbinian Schlosser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Lazarev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/naco.2025011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04101941v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzhao Lian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin N. Jones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3462528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3407610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Miller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sznaier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Jasour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3519977" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02947268v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Lasserre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-022-00462-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03008545v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-021-01757-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010175v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Weisser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09508-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064440v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oustry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Karam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073289" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04055180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383958" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04056253v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drobot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardozo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2024.110812" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Schmid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Smith" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885882" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02367689v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean B Lasserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1488" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Josz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Molzahn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Sojoudi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT.2019.8791570" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tacchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marinescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anghel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kundu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benahmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PSCC.2018.8442484" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fageot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grossglauser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234;-Nguy&#234;n Hoang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villemaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tacchi-B&#233;nard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gulan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05206305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Jmal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04382156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Meroni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Velasco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145402v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03296221v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021ISAT0028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>