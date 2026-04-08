--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -616,177 +616,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ideal Poisson-Voronoi tessellations beyond hyperbolic spaces</w:t>
+                <w:t xml:space="preserve">Local limit of massive spanning forests on the complete graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Melotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817486v1</w:t>
+                <w:t xml:space="preserve">hal-04521375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local limit of massive spanning forests on the complete graph</w:t>
+                <w:t xml:space="preserve">Ideal Poisson-Voronoi tessellations beyond hyperbolic spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Melotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04521375v1</w:t>
+                <w:t xml:space="preserve">hal-04817486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal Poisson--Voronoi tessellations on hyperbolic spaces</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,51 +1865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E7AC2EF"/>
+    <w:nsid w:val="EDDF7D30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2096,51 +2096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matteodachille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8750-1275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252465164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dachille_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAX-7396-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo d'Achille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattesini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Trevisan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Greb&#237;k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khezeli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Recke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Wilkens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jacquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta M. Ruszel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Coquille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Ny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Enriquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067300v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Lyons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#220;nel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo D&#8217;achille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout van Enter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103163" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226422v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout C D van Enter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057174" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Benedetto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Caglioti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caracciolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sicuro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02768-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Erba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sportiello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2212-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Malatesta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.052129" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matteodachille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8750-1275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252465164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dachille_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAX-7396-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo d'Achille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattesini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Trevisan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Greb&#237;k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khezeli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Recke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Wilkens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jacquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta M. Ruszel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Coquille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Ny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Enriquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067300v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Lyons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#220;nel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo D&#8217;achille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout van Enter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103163" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226422v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout C D van Enter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057174" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Benedetto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Caglioti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caracciolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sicuro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02768-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Erba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sportiello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2212-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Malatesta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.052129" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>