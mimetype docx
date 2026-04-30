--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -204,51 +204,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -748,311 +748,223 @@
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...112 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decimations for One- and Two-dimensional Ising and Rotator Models II: Continuous versus Discrete Symmetries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Ny</w:t>
+                <w:t xml:space="preserve">Ideal Poisson--Voronoi tessellations on hyperbolic spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo d'Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Ünel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0103163⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54 (2), pp.846-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/25-AOP1781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695701v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067300v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almost Gibbsian Measures on a Cayley Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1068,736 +980,840 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.245-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decimations for Two-dimensional Ising and Rotator Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aernout C D van Enter</w:t>
+                <w:t xml:space="preserve">Decimations for One- and Two-dimensional Ising and Rotator Models II: Continuous versus Discrete Symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo D’achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aernout van Enter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 63 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057174⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 63 (12), pp.123506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0103163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229089v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Assignment Problems on 2d Manifolds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decimations for Two-dimensional Ising and Rotator Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aernout C D van Enter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Ny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-021-02768-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944904v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dyck bound in the concave 1-dimensional random assignment model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random Assignment Problems on 2d Manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emanuele Caglioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sicuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-021-02768-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409278v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Scaling of the Optimal Cost in the One-Dimensional Random Assignment Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The Dyck bound in the concave 1-dimensional random assignment model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Sicuro</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo d'Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sportiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839836v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Euclidean matching problems in one dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Anomalous Scaling of the Optimal Cost in the One-Dimensional Random Assignment Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo D’achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sicuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.042102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174 (4), pp.846-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-018-2212-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839869v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-size corrections in the random assignment problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Random Euclidean matching problems in one dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sicuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), pp.042102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.042102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-size corrections in the random assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Caracciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo d'Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Malatesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sicuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (5), pp.052129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.052129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1865,51 +1881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDDF7D30"/>
+    <w:nsid w:val="99891691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2096,51 +2112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matteodachille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8750-1275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252465164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dachille_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAX-7396-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo d'Achille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattesini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Trevisan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Greb&#237;k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khezeli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Recke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Wilkens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jacquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta M. Ruszel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Coquille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Ny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Enriquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067300v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Lyons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#220;nel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo D&#8217;achille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout van Enter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103163" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226422v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout C D van Enter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057174" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944904v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Benedetto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Caglioti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caracciolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sicuro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02768-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409278v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Erba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sportiello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2212-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839869v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Malatesta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.052129" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matteodachille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8750-1275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252465164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dachille_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAX-7396-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo d'Achille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattesini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Trevisan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Greb&#237;k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khezeli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Recke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Wilkens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jacquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta M. Ruszel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Coquille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Ny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Enriquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067300v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Lyons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#220;nel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AOP1781" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226422v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo D&#8217;achille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout van Enter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103163" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout C D van Enter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057174" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Benedetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Caglioti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caracciolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sicuro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02768-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Erba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sportiello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2212-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Malatesta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.052129" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>