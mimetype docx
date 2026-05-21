--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">dachille_m_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=cGOADLcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AAX-7396-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -230,557 +251,557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration for random Euclidean combinatorial optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo d'Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mattesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanishing uniqueness thresholds in Voronoi percolation on products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Grebík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khezeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Recke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Wilkens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On minimal shapes and topological invariants in hyperbolic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wioletta M. Ruszel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal Ising Gibbs States on Lobachevsky lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loren Coquille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Ny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local limit of massive spanning forests on the complete graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Enriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Melotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal Poisson-Voronoi tessellations beyond hyperbolic spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -790,1030 +811,1030 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal Poisson--Voronoi tessellations on hyperbolic spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Ünel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 54 (2), pp.846-891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/25-AOP1781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067300v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almost Gibbsian Measures on a Cayley Tree</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Decimations for One- and Two-dimensional Ising and Rotator Models II: Continuous versus Discrete Symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo D’achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aernout van Enter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (12), pp.123506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0103163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226422v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decimations for One- and Two-dimensional Ising and Rotator Models II: Continuous versus Discrete Symmetries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Almost Gibbsian Measures on a Cayley Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo d'Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.245-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695701v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decimations for Two-dimensional Ising and Rotator Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aernout C D van Enter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Ny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0057174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Assignment Problems on 2d Manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Caglioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sicuro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 183 (34), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10955-021-02768-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dyck bound in the concave 1-dimensional random assignment model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Anomalous Scaling of the Optimal Cost in the One-Dimensional Random Assignment Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sportiello</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo D’achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sicuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174 (4), pp.846-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-018-2212-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409278v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Scaling of the Optimal Cost in the One-Dimensional Random Assignment Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The Dyck bound in the concave 1-dimensional random assignment model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Sicuro</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo d'Achille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sportiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839836v1</w:t>
+                <w:t xml:space="preserve">hal-02409278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Euclidean matching problems in one dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sicuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (4), pp.042102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.042102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-size corrections in the random assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo d'Achille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Malatesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sicuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (5), pp.052129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.052129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1881,51 +1902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99891691"/>
+    <w:nsid w:val="5751FDF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2112,51 +2133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matteodachille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8750-1275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252465164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dachille_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAX-7396-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo d'Achille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattesini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Trevisan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Greb&#237;k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khezeli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Recke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Wilkens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jacquier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta M. Ruszel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Coquille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Ny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Enriquez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067300v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Lyons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#220;nel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AOP1781" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226422v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo D&#8217;achille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout van Enter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103163" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout C D van Enter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057174" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Benedetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Caglioti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caracciolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sicuro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02768-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Erba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sportiello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2212-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Malatesta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.052129" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matteodachille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8750-1275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252465164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dachille_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=cGOADLcAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAX-7396-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo d'Achille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattesini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Trevisan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Greb&#237;k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khezeli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Recke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Wilkens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jacquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wioletta M. Ruszel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290006v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Coquille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Ny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Enriquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melotti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067300v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Lyons" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem &#220;nel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AOP1781" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695701v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo D&#8217;achille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout van Enter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0103163" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226422v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout C D van Enter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944904v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Benedetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Caglioti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Caracciolo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sicuro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-021-02768-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839836v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-018-2212-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Erba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sportiello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839861v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Malatesta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.052129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>