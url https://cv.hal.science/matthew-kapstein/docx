--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -347,412 +347,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of History of Indian Philosophy, by Purushottama Bilimoria, Editor-in Chief; J.N. Mohanty, Amy Rayner, John Powers, Stephen Phillips, Richard King, and Christopher Key Chapple, Associate Editors, Routledge History of World Philosophies. London/New York: Routledge, 2018. xxv + 611 pp.</w:t>
+                <w:t xml:space="preserve">Review of History of Indian Philosophy, by Purushottama Bilimoria, Editor-in Chief; J.N. Mohanty, Amy Rayner, John Powers, Stephen Phillips, Richard King, and Christopher Key Chapple, Associate Editors, Routledge History of World Philosophies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sophia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.761-762. </w:t>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.761-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11841-019-00741-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02503247v1</w:t>
+                <w:t xml:space="preserve">hal-03892800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oubli des Russes: An (Almost) Forgotten Chapter in the History of 19th-century Orientalism</w:t>
+                <w:t xml:space="preserve">[Recension] Jean-Marie Verpoorten, La Prakaraṇapañcikā de Śālikanātha, chapitre 6, section 1, Le moyen de connaissance valide et la perception, Traité Mīmāṃsaka d’epistémologie [Textes Philosophiques Sanskrits 1. Publications de l’Institut Orientaliste de Louvain 70].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Indo-Iranian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.181 - 189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rip.287.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15728536-06202003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893142v1</w:t>
+                <w:t xml:space="preserve">halshs-02503278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of History of Indian Philosophy, by Purushottama Bilimoria, Editor-in Chief; J.N. Mohanty, Amy Rayner, John Powers, Stephen Phillips, Richard King, and Christopher Key Chapple, Associate Editors, Routledge History of World Philosophies</w:t>
+                <w:t xml:space="preserve">L'oubli des Russes: An (Almost) Forgotten Chapter in the History of 19th-century Orientalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sophia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892800v1</w:t>
+                <w:t xml:space="preserve">halshs-02503266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Recension] Jean-Marie Verpoorten, La Prakaraṇapañcikā de Śālikanātha, chapitre 6, section 1, Le moyen de connaissance valide et la perception, Traité Mīmāṃsaka d’epistémologie [Textes Philosophiques Sanskrits 1. Publications de l’Institut Orientaliste de Louvain 70].</w:t>
+                <w:t xml:space="preserve">Review of History of Indian Philosophy, by Purushottama Bilimoria, Editor-in Chief; J.N. Mohanty, Amy Rayner, John Powers, Stephen Phillips, Richard King, and Christopher Key Chapple, Associate Editors, Routledge History of World Philosophies. London/New York: Routledge, 2018. xxv + 611 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-Iranian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15728536-06202003⟩</w:t>
+              <w:t xml:space="preserve">Sophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.761-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11841-019-00741-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02503278v1</w:t>
+                <w:t xml:space="preserve">halshs-02503247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oubli des Russes: An (Almost) Forgotten Chapter in the History of 19th-century Orientalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de philosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rip.287.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02503266v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collins and Parfit Three Decades On</w:t>
               </w:r>
@@ -810,424 +810,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02503271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collins and Parfit Three Decades On</w:t>
+                <w:t xml:space="preserve">A Record of the Teachings of the Great Perfection in the Twelfth-century Zur Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sophia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893144v1</w:t>
+                <w:t xml:space="preserve">halshs-02503274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Record of the Teachings of the Great Perfection in the Twelfth-century Zur Tradition</w:t>
+                <w:t xml:space="preserve">Collins and Parfit Three Decades On</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Tibétaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (2), pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11841-018-0662-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02503274v1</w:t>
+                <w:t xml:space="preserve">hal-03893144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gathering of Intentions: A History of a Tibetan Tantra. By Jacob P. Dalton</w:t>
+                <w:t xml:space="preserve">[Recension] The Foundation for Yoga Practitioners: The Buddhist Yogācārabhūmi Treatise and Its Adaptation in India, East Asia, and Tibet. Harvard Oriental Series 75.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Religion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 85 (2), pp.559-561. </w:t>
+              <w:t xml:space="preserve">Indo-Iranian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jaarel/lfx009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15728536-06003007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892850v1</w:t>
+                <w:t xml:space="preserve">halshs-02503281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M. Divalerio : The Holy Madmen of Tibet. xv, 342 pp. New York: Oxford University Press, 2015. ISBN 978 0 19 939121 9.</w:t>
+                <w:t xml:space="preserve">The Gathering of Intentions: A History of a Tibetan Tantra. By Jacob P. Dalton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80 (2), pp.391-392. </w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (2), pp.559-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0041977X17000635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jaarel/lfx009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893301v1</w:t>
+                <w:t xml:space="preserve">hal-03892850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Recension] The Foundation for Yoga Practitioners: The Buddhist Yogācārabhūmi Treatise and Its Adaptation in India, East Asia, and Tibet. Harvard Oriental Series 75.</w:t>
+                <w:t xml:space="preserve">David M. Divalerio : The Holy Madmen of Tibet. xv, 342 pp. New York: Oxford University Press, 2015. ISBN 978 0 19 939121 9.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-Iranian Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the School of Oriental and African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (2), pp.391-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0041977X17000635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15728536-06003007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02503281v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Recension] The Gathering of Intentions: A History of a Tibetan Tantra</w:t>
               </w:r>
@@ -1543,1038 +1543,1189 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03144604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The *Madhyamakaprajñāvatāra of a late Candrakīrti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Kapstein</w:t>
+                <w:t xml:space="preserve">Wisdom and Tradition in Imperial Tibet: Apropos of Gtsug lag Once More</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew T Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Road Less Traveled: Felicitation Volume in Honor of John Taber</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Research on Tibet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag der Österreichischen Akademie der Wissenschaften, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/978OEAW50671s379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893150v1</w:t>
+                <w:t xml:space="preserve">hal-05570951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Epic to Allegory: The Annihilation of Yama in Ü</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What's in a Word? On thang yig and bka' thang, with an appended note on the Bka' yang dag pa'i tshad ma attributed to Khri Srong lde btsan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew T Kapstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Research Institute for Languages and Cultures of Asia and Africa (ILCAA) Tokyo University of Foreign Studies. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Many Faces of King Gesar: Homage to Rolf A. Stein</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Old Tibetan Studies in Honor of Tsuguhito Takeuchi and Helga Uebach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Old Tibetan Documents Online Monograph Series Vol. IV, pp.197-220, 2026, 978-4-86337-608-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892840v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogacara</w:t>
+                <w:t xml:space="preserve">From Epic to Allegory: The Annihilation of Yama in Ü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Encyclopedia of Philosophy of Religion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Many Faces of King Gesar: Homage to Rolf A. Stein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893090v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignorance and Illusion in Indian Philosophies</w:t>
+                <w:t xml:space="preserve">The *Madhyamakaprajñāvatāra of a late Candrakīrti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Encyclopedia of Philosophy of Religion .</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A Road Less Traveled: Felicitation Volume in Honor of John Taber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-278, 2022, ARBEITSKREIS FÜR TIBETISCHE UND BUDDHISTISCHE STUDIEN, 978-3-902501-39-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119009924.eopr0178⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03893081v1</w:t>
+                <w:t xml:space="preserve">hal-03893150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longchen Rabjampa,&amp;quot; from The Encyclopedia of Philosophy of Religion</w:t>
+                <w:t xml:space="preserve">Ignorance and Illusion in Indian Philosophies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Encyclopedia of Philosophy of Religion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
+              <w:t xml:space="preserve">The Encyclopedia of Philosophy of Religion .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley; Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119009924.eopr0219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119009924.eopr0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893068v1</w:t>
+                <w:t xml:space="preserve">hal-03893081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buddhist Philosophy in Tibet</w:t>
+                <w:t xml:space="preserve">Longchen Rabjampa,&amp;quot; from The Encyclopedia of Philosophy of Religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Philosophy of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119009924.eopr0389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119009924.eopr0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893086v1</w:t>
+                <w:t xml:space="preserve">hal-03893068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinduism</w:t>
+                <w:t xml:space="preserve">Buddhist Philosophy in Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Philosophy of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119009924.eopr0453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119009924.eopr0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893075v1</w:t>
+                <w:t xml:space="preserve">hal-03893086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indian Philosophy</w:t>
+                <w:t xml:space="preserve">Hinduism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Philosophy of Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119009924.eopr0182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119009924.eopr0453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893120v1</w:t>
+                <w:t xml:space="preserve">hal-03893075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The All-Encompassing Lamp of Awareness: A Forgotten Treasure of the Great Perfection, its Authorship and Historical Significance</w:t>
+                <w:t xml:space="preserve">Indian Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unearthing Himalayan Treasures, eds. Volker Caumanns, Marta Sernesi and Nikolai Solmsdorf.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Encyclopedia of Philosophy of Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119009924.eopr0182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02503264v1</w:t>
+                <w:t xml:space="preserve">hal-03893120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Other People's Philology: Uses of Sanskrit in Tibet and China, 14th -19th Centuries</w:t>
+                <w:t xml:space="preserve">Yogacara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’espace du sens.Approches de la philologie indienne/The Space of Meaning.Approaches to Indian Philology.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Encyclopedia of Philosophy of Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119009924.eopr0422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190087v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collection of Kanjur Folios with Four Illustrated Pages from a Rnying ma Tantra</w:t>
+                <w:t xml:space="preserve">The All-Encompassing Lamp of Awareness: A Forgotten Treasure of the Great Perfection, its Authorship and Historical Significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tibetan Manuscript and Xylograph Traditions, ed. Orna Almogi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Hamburg, 2016</w:t>
+              <w:t xml:space="preserve">Unearthing Himalayan Treasures, eds. Volker Caumanns, Marta Sernesi and Nikolai Solmsdorf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indica et Tibetica Verlag, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02503255v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoics and Bodhisattvas: Spiritual Exercise and Faith in Two Philosophical Traditions</w:t>
+                <w:t xml:space="preserve">Other People's Philology: Uses of Sanskrit in Tibet and China, 14th -19th Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophy as a Way of Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’espace du sens.Approches de la philologie indienne/The Space of Meaning.Approaches to Indian Philology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03144598v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Collection of Kanjur Folios with Four Illustrated Pages from a Rnying ma Tantra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Kapstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tibetan Manuscript and Xylograph Traditions, ed. Orna Almogi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Hamburg, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoics and Bodhisattvas: Spiritual Exercise and Faith in Two Philosophical Traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Kapstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy as a Way of Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons Ltd, pp.99-115, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118609187.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03144598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Spiritual Exercise” and Buddhist Epistemologists in India and Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Kapstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to Buddhist Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.270-289, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118324004.ch17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03144594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2721,51 +2872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kapstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/bsrv.23617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721812" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11841-019-00741-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.287.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892800v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15728536-06202003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11841-018-0662-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jaarel/lfx009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X17000635" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P1ZCGPM5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15728536-06003007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Taliaferro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Goetz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199735129.001.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892840v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893090v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924.eopr0422" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924.eopr0178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924.eopr0219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924.eopr0389" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924.eopr0453" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924.eopr0182" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190087v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118609187.ch6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118324004.ch17" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kapstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/bsrv.23617" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/721812" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11841-019-00741-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15728536-06202003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.287.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11841-018-0662-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15728536-06003007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jaarel/lfx009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0041977X17000635" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P1ZCGPM5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Taliaferro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Goetz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/actrade/9780199735129.001.0001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T Kapstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW50671s379" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924.eopr0178" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924.eopr0219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924.eopr0389" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924.eopr0453" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924.eopr0182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119009924.eopr0422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190087v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118609187.ch6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03144594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118324004.ch17" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>