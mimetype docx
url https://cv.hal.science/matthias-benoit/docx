--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -355,325 +355,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent evolution of plant prickles by repeated gene co-option over deep time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetic control during root development and symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alonso</w:t>
+                <w:t xml:space="preserve">María Eugenia Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Gramazio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katharine Jenike</w:t>
+                <w:t xml:space="preserve">Flavio Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia He</w:t>
+                <w:t xml:space="preserve">Milagros Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.ado1663⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.697-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818802v1</w:t>
+                <w:t xml:space="preserve">hal-04646016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic control during root development and symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Eugenia Zanetti</w:t>
+                <w:t xml:space="preserve">Convergent evolution of plant prickles by repeated gene co-option over deep time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Satterlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Blanco</w:t>
+                <w:t xml:space="preserve">David Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milagros Ferrari</w:t>
+                <w:t xml:space="preserve">Pietro Gramazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Jenike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ariel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Benoit</w:t>
+                <w:t xml:space="preserve">Jia He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196, pp.697-710. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385 (6708), pp.eado1663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.ado1663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646016v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing Physalis as a Solanaceae model system enables genetic reevaluation of the inflated calyx syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -835,1369 +835,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From non-self to self: stepwise mutations in transcription factors promote the transition to self-pollination in tomato</w:t>
+                <w:t xml:space="preserve">Hot ‘n cold: Applying the cis-regulatory code to predict heat and cold stress response in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (10), pp.3183 - 3184. </w:t>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.497 - 498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171741v1</w:t>
+                <w:t xml:space="preserve">hal-04171746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot ‘n cold: Applying the cis-regulatory code to predict heat and cold stress response in maize</w:t>
+                <w:t xml:space="preserve">From non-self to self: stepwise mutations in transcription factors promote the transition to self-pollination in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34 (1), pp.497 - 498. </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (10), pp.3183 - 3184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171746v1</w:t>
+                <w:t xml:space="preserve">hal-04171741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting cis-regulatory control of quantitative trait variation in a plant stem cell circuit</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The right dose: molecular compensation maintains rRNA homeostasis upon reduction of ribosomal gene dosage in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-021-00898-x⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.1089-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171669v1</w:t>
+                <w:t xml:space="preserve">hal-04171740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The right dose: molecular compensation maintains rRNA homeostasis upon reduction of ribosomal gene dosage in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting cis-regulatory control of quantitative trait variation in a plant stem cell circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyndsey Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodríguez-Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Hendelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (4), pp.1089-1090. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.419 - 427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-021-00898-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171740v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shooting for the STARRs: A Modified STARR-seq Assay for Rapid Identification and Evaluation of Plant Regulatory Sequences in Tobacco Leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major Impacts of Widespread Structural Variation on Gene Expression and Crop Improvement in Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Soyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00392⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (1), pp.145-161.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171724v1</w:t>
+                <w:t xml:space="preserve">hal-02927024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Great Escape: How a Plant DNA Virus Hijacks an Imprinted Host Gene to Avoid Silencing</w:t>
+                <w:t xml:space="preserve">In the Transcripts: Long-Read Transcriptomics Enables a Novel Type of Transposable Element Annotation in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (10), pp.3051 - 3052. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 32 (9), pp.2661 - 2662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04171732v1</w:t>
+                <w:t xml:space="preserve">hal-04171728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate Resistance Decoded: The Reference Sequence of the Extrachromosomal DNA Replicon in Amaranth</w:t>
+                <w:t xml:space="preserve">On the Importance of Variation: A High-Resolution Map of Copy Number Variants in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (7), pp.2059 - 2060. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.1771 - 1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04171708v1</w:t>
+                <w:t xml:space="preserve">hal-04171705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Variation: A High-Resolution Map of Copy Number Variants in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Glyphosate Resistance Decoded: The Reference Sequence of the Extrachromosomal DNA Replicon in Amaranth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (6), pp.1771 - 1772. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.2059 - 2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04171705v1</w:t>
+                <w:t xml:space="preserve">hal-04171708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Horizons for Dissecting Epistasis in Crop Quantitative Trait Variation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Great Escape: How a Plant DNA Virus Hijacks an Imprinted Host Gene to Avoid Silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zachary B Lippman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (1), pp.287-307. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (10), pp.3051 - 3052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-genet-050720-⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171651v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slice and Dice: DCL2 Mediates the Production of 22-Nucleotide siRNAs that Influence Trait Variation in Soybean</w:t>
+                <w:t xml:space="preserve">Shooting for the STARRs: A Modified STARR-seq Assay for Rapid Identification and Evaluation of Plant Regulatory Sequences in Tobacco Leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (12), pp.3646 - 3647. </w:t>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.2057 - 2058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171735v1</w:t>
+                <w:t xml:space="preserve">hal-04171724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Transcripts: Long-Read Transcriptomics Enables a Novel Type of Transposable Element Annotation in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Horizons for Dissecting Epistasis in Crop Quantitative Trait Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Soyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary B Lippman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00523⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.287-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-genet-050720-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171728v1</w:t>
+                <w:t xml:space="preserve">hal-04171651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Impacts of Widespread Structural Variation on Gene Expression and Crop Improvement in Tomato</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slice and Dice: DCL2 Mediates the Production of 22-Nucleotide siRNAs that Influence Trait Variation in Soybean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 182 (1), pp.145-161.e23. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (12), pp.3646 - 3647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927024v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and epigenetic regulation of Rider retrotransposons in tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitive detection of pre-integration intermediates of LTR retrotransposons in crop plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungnam Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Catoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lopez-Gomollon</w:t>
+                <w:t xml:space="preserve">Anna Brestovitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (9), pp.e1008370. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.26-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0320-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171612v1</w:t>
+                <w:t xml:space="preserve">hal-04171191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive detection of pre-integration intermediates of LTR retrotransposons in crop plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental and epigenetic regulation of Rider retrotransposons in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Catoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jungnam Cho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
+                <w:t xml:space="preserve">Quentin Gouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Brestovitsky</w:t>
+                <w:t xml:space="preserve">Sara Lopez-Gomollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), pp.26-33. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (9), pp.e1008370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0320-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171191v1</w:t>
+                <w:t xml:space="preserve">hal-04171612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication-coupled histone H3.1 deposition determines nucleosome composition and heterochromatin dynamics during Arabidopsis seedling development</w:t>
               </w:r>
@@ -2260,78 +2260,78 @@
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Cotterell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 221 (1), pp.385 - 398. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170933v1</w:t>
+                <w:t xml:space="preserve">hal-01919943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication-coupled histone H3.1 deposition determines nucleosome composition and heterochromatin dynamics during Arabidopsis seedling development</w:t>
               </w:r>
@@ -2394,78 +2394,78 @@
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Cotterell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 221 (1), pp.385 - 398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919943v1</w:t>
+                <w:t xml:space="preserve">hal-04170933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LINC complex contributes to heterochromatin organisation and transcriptional gene silencing in plants</w:t>
               </w:r>
@@ -2879,204 +2879,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic mechanisms regulate transcription of symbiotic islands during nodule development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of structural and epigenetic variation on quantitative traits during tomato improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nitrogen Fixation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Fous de la tomate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162520v1</w:t>
+                <w:t xml:space="preserve">hal-05162548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural and epigenetic variation on quantitative traits during tomato improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetic mechanisms regulate transcription of symbiotic islands during nodule development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Biasotto-Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Niebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fous de la tomate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">European Nitrogen Fixation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162548v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of structural and epigenetic variation on quantitative traits during tomato domestication</w:t>
               </w:r>
@@ -3101,51 +3101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3213,77 +3213,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetic Mechanisms of Crop Adaptation to Climate Change (EPI-CATCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST EPI-CATCH, Jul 2021, Virtual conference, United States</w:t>
@@ -3338,77 +3338,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIPLANT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPIPLANT GDR, Feb 2021, Virtual conference, France</w:t>
@@ -3463,77 +3463,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOL International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual conference, United States</w:t>
@@ -3607,51 +3607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predictive Approach to Infer the Activity and Natural Variation of Retrotransposon Families in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2250, Springer US, pp.1-14, 2021, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4099,51 +4099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53E8FDA8"/>
+    <w:nsid w:val="95641834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4330,51 +4330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3958-3173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184398665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998577v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Jenike" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Satterlee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Ramakrishnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Gentile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08619-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gramazio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado1663" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Zanetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alonge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Soyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab200" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingang Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsey Aguirre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodr&#237;guez-Leal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Hendelman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00898-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171724v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00392" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171708v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00339" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00257" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary B Lippman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-050720-" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00884" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171612v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajk-Georg Drost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gouil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopez-Gomollon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008370" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungnam Cho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brestovitsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0320-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170933v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cotterell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01629338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#237;ine Duc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tutois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.194712" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle D&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00877" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Goff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12758" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biasotto-Carrere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lepage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niebel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162548v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gardiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1134-0_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22497" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04170909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3958-3173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184398665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998577v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Jenike" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Satterlee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Ramakrishnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Gentile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08619-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Zanetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Blanco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Ferrari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae333" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gramazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado1663" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alonge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Soyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab200" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingang Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsey Aguirre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodr&#237;guez-Leal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Hendelman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00898-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00523" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00257" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00339" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00631" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary B Lippman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-050720-" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00884" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungnam Cho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajk-Georg Drost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brestovitsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0320-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gouil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopez-Gomollon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008370" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cotterell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01629338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#237;ine Duc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tutois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.194712" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle D&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00877" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Goff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12758" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biasotto-Carrere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lepage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niebel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gardiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1134-0_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22497" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04170909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>