--- v1 (2026-05-01)
+++ v2 (2026-06-04)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">184398665</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=PmUvSH4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,2655 +234,2655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solanum pan-genetics reveals paralogues as contingencies in crop engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Jenike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Satterlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srividya Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iacopo Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-025-08619-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic control during root development and symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Eugenia Zanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 196, pp.697-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plphys/kiae333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent evolution of plant prickles by repeated gene co-option over deep time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Satterlee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gramazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Satterlee</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katharine Jenike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 385 (6708), pp.eado1663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.ado1663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing Physalis as a Solanaceae model system enables genetic reevaluation of the inflated calyx syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srividya Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Soyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35, pp.351-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plcell/koac305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four to the floor: Active DNA demethylation defines somatic epigenetic patterns and impacts quantitative traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (4), pp.1149 - 1150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot ‘n cold: Applying the cis-regulatory code to predict heat and cold stress response in maize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From non-self to self: stepwise mutations in transcription factors promote the transition to self-pollination in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34 (1), pp.497 - 498. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 33 (10), pp.3183 - 3184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04171746v1</w:t>
+                <w:t xml:space="preserve">hal-04171741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From non-self to self: stepwise mutations in transcription factors promote the transition to self-pollination in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hot ‘n cold: Applying the cis-regulatory code to predict heat and cold stress response in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (10), pp.3183 - 3184. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.497 - 498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04171741v1</w:t>
+                <w:t xml:space="preserve">hal-04171746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The right dose: molecular compensation maintains rRNA homeostasis upon reduction of ribosomal gene dosage in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (4), pp.1089-1090. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting cis-regulatory control of quantitative trait variation in a plant stem cell circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndsey Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodríguez-Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Hendelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (4), pp.419 - 427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-021-00898-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Impacts of Widespread Structural Variation on Gene Expression and Crop Improvement in Tomato</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shooting for the STARRs: A Modified STARR-seq Assay for Rapid Identification and Evaluation of Plant Regulatory Sequences in Tobacco Leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 182 (1), pp.145-161.e23. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.2057 - 2058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927024v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Transcripts: Long-Read Transcriptomics Enables a Novel Type of Transposable Element Annotation in Plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Great Escape: How a Plant DNA Virus Hijacks an Imprinted Host Gene to Avoid Silencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (9), pp.2661 - 2662. </w:t>
+              <w:t xml:space="preserve">, 2020, 32 (10), pp.3051 - 3052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171728v1</w:t>
+                <w:t xml:space="preserve">hal-04171732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Variation: A High-Resolution Map of Copy Number Variants in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Glyphosate Resistance Decoded: The Reference Sequence of the Extrachromosomal DNA Replicon in Amaranth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (6), pp.1771 - 1772. </w:t>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.2059 - 2060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171705v1</w:t>
+                <w:t xml:space="preserve">hal-04171708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate Resistance Decoded: The Reference Sequence of the Extrachromosomal DNA Replicon in Amaranth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the Importance of Variation: A High-Resolution Map of Copy Number Variants in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (7), pp.2059 - 2060. </w:t>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.1771 - 1772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171708v1</w:t>
+                <w:t xml:space="preserve">hal-04171705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Great Escape: How a Plant DNA Virus Hijacks an Imprinted Host Gene to Avoid Silencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New Horizons for Dissecting Epistasis in Crop Quantitative Trait Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Soyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary B Lippman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00631⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.287-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-genet-050720-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171732v1</w:t>
+                <w:t xml:space="preserve">hal-04171651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shooting for the STARRs: A Modified STARR-seq Assay for Rapid Identification and Evaluation of Plant Regulatory Sequences in Tobacco Leaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Slice and Dice: DCL2 Mediates the Production of 22-Nucleotide siRNAs that Influence Trait Variation in Soybean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (7), pp.2057 - 2058. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 32 (12), pp.3646 - 3647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04171724v1</w:t>
+                <w:t xml:space="preserve">hal-04171735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Horizons for Dissecting Epistasis in Crop Quantitative Trait Variation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In the Transcripts: Long-Read Transcriptomics Enables a Novel Type of Transposable Element Annotation in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zachary B Lippman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (1), pp.287-307. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (9), pp.2661 - 2662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-genet-050720-⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171651v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slice and Dice: DCL2 Mediates the Production of 22-Nucleotide siRNAs that Influence Trait Variation in Soybean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Major Impacts of Widespread Structural Variation on Gene Expression and Crop Improvement in Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Soyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.20.00884⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (1), pp.145-161.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171735v1</w:t>
+                <w:t xml:space="preserve">hal-02927024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive detection of pre-integration intermediates of LTR retrotransposons in crop plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Environmental and epigenetic regulation of Rider retrotransposons in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco Catoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Brestovitsky</w:t>
+                <w:t xml:space="preserve">Quentin Gouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lopez-Gomollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0320-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (9), pp.e1008370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171191v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and epigenetic regulation of Rider retrotransposons in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sensitive detection of pre-integration intermediates of LTR retrotransposons in crop plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungnam Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marco Catoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sara Lopez-Gomollon</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Brestovitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008370⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0320-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171612v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication-coupled histone H3.1 deposition determines nucleosome composition and heterochromatin dynamics during Arabidopsis seedling development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Cotterell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+              <w:t xml:space="preserve">, 2018, 221 (1), pp.385 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919943v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication-coupled histone H3.1 deposition determines nucleosome composition and heterochromatin dynamics during Arabidopsis seedling development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Cotterell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 221 (1), pp.385 - 398. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.15248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170933v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LINC complex contributes to heterochromatin organisation and transcriptional gene silencing in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceíine Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tutois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130 (3), pp.590-601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.194712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01629338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis ATRX Modulates H3.3 Occupancy and Fine-Tunes Gene Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Détourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (7), pp.1773 - 1793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.16.00877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The histone chaperone complex HIR maintains nucleosome occupancy and counterbalances impaired histone deposition in CAF-1 complex mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (5), pp.707 - 722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.12758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2871,706 +2892,706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural and epigenetic variation on quantitative traits during tomato improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Epigenetic mechanisms regulate transcription of symbiotic islands during nodule development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Biasotto-Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Niebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fous de la tomate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">European Nitrogen Fixation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162548v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic mechanisms regulate transcription of symbiotic islands during nodule development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of structural and epigenetic variation on quantitative traits during tomato improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nitrogen Fixation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Fous de la tomate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162520v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of structural and epigenetic variation on quantitative traits during tomato domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Gardiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LXV Annual Congress of the Italian Society of Agricultural Genetics (SIGA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Transposable Elements to Structural Variation and Phenotypic Adaptation in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetic Mechanisms of Crop Adaptation to Climate Change (EPI-CATCH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST EPI-CATCH, Jul 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Transposons to Structural Variation and Phenotypic Diversity in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIPLANT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPIPLANT GDR, Feb 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Transposons to Structural Variation and Phenotypic Diversity in Tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOL International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3580,120 +3601,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Predictive Approach to Infer the Activity and Natural Variation of Retrotransposon Families in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajk-Georg Drost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2250, Springer US, pp.1-14, 2021, Methods in Molecular Biology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1134-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3703,147 +3724,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solanum pan-genomics and pan-genetics reveal paralogs as contingencies in crop engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine Jenike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Satterlee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srividya Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iacopo Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3853,185 +3874,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone H3 variants and chaperones in Arabidopsis thaliana heterochromatin dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultural sciences. Université Blaise Pascal - Clermont-Ferrand II, 2014. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014CLF22497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01252520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone H3 variants and chaperones in Arabidopsis thaliana heterochromatin dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Blaise Pascal (Clermont Ferrand 2) (UBP), 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014CLF22497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04170909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4099,51 +4120,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95641834"/>
+    <w:nsid w:val="ACFE86F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4330,51 +4351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3958-3173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184398665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998577v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Jenike" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Satterlee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Ramakrishnan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Gentile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08619-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Zanetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Blanco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Ferrari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae333" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gramazio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia He" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado1663" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alonge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Soyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab200" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingang Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsey Aguirre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodr&#237;guez-Leal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Hendelman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00898-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00523" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00257" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00339" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00631" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171724v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary B Lippman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-050720-" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00884" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungnam Cho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajk-Georg Drost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brestovitsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0320-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gouil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopez-Gomollon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008370" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cotterell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01629338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#237;ine Duc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tutois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.194712" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle D&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00877" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Goff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12758" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biasotto-Carrere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lepage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niebel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gardiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163426v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1134-0_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846989v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22497" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04170909v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3958-3173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184398665" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PmUvSH4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Benoit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Jenike" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Satterlee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Ramakrishnan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Gentile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08619-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Zanetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Blanco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Ferrari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae333" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818802v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gramazio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ado1663" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alonge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Soyk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac305" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab200" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingang Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsey Aguirre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodr&#237;guez-Leal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Hendelman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00898-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00631" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00257" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary B Lippman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-genet-050720-" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00884" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00523" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajk-Georg Drost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catoni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gouil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopez-Gomollon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008370" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungnam Cho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Brestovitsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0320-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Cotterell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15248" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01629338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#237;ine Duc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Voisin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tutois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.194712" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919975v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle D&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00877" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Goff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12758" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Biasotto-Carrere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lepage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niebel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Gardiner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Picard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163401v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1134-0_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01252520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CLF22497" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04170909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>