--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Brun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Tool Support for Embedded Operating System Security: an Experience Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecureMDE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental and Bidirectional Evaluation with an Explicit Propagation Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing real-time embedded software using runtime enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Industrial Embedded Systems, IEEE SIES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of runtime enforcement for the test of real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Embedded Software and Systems, IEEE ICESS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Functional Model Transformations with OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2015 - 8th International Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal composition based on roles within a model driven engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Advances in System Testing and Validation Lifecycle (VALID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Venice, Italy. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Behavioral Modeling of Real-Time Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Enterprise Information Systems (ICEIS (2) 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution on the Software Execution platform integration during an application deployment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Topcased Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les platesformes d'exécution dans l'IDM : Quelles modélisations pour quelles utilisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ilias-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick Lelionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">programme des journées nationales du GDR GPL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Generation from AADL to a Real-time Operating System: An Experimentation Feedback on the Use of Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering of Complex Computer Systems, 2008. ICECCS 2008. 13th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. pp.257-262, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to AADL: an Explicit Execution Semantics Modelling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine M.F Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to AADL: a Need for an Explicit Execution Semantics Modeling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur l’utilisation déclarative d’un langage de transformation pour la génération de code : de AADL vers OSEK/VDX OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.132-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103050. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing real-time systems with runtime enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier H. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2018.2791801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Synthesis of Real-Time System Models in a MDE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARIA Journals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, International Journal on Advances in Systems and Measurements, 7 (1&amp;2), pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4-5), pp.421-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation explicite des plates-formes d'exécution pour l'IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Brun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103050. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing real-time systems with runtime enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier H. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2018.2791801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Synthesis of Real-Time System Models in a MDE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARIA Journals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, International Journal on Advances in Systems and Measurements, 7 (1&amp;2), pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4-5), pp.421-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation explicite des plates-formes d'exécution pour l'IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Tool Support for Embedded Operating System Security: an Experience Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecureMDE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental and Bidirectional Evaluation with an Explicit Propagation Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing real-time embedded software using runtime enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Industrial Embedded Systems, IEEE SIES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of runtime enforcement for the test of real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Embedded Software and Systems, IEEE ICESS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Functional Model Transformations with OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2015 - 8th International Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal composition based on roles within a model driven engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Advances in System Testing and Validation Lifecycle (VALID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Venice, Italy. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Behavioral Modeling of Real-Time Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Enterprise Information Systems (ICEIS (2) 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution on the Software Execution platform integration during an application deployment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Topcased Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les platesformes d'exécution dans l'IDM : Quelles modélisations pour quelles utilisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ilias-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick Lelionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">programme des journées nationales du GDR GPL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to AADL: a Need for an Explicit Execution Semantics Modeling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to AADL: an Explicit Execution Semantics Modelling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine M.F Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Generation from AADL to a Real-time Operating System: An Experimentation Feedback on the Use of Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering of Complex Computer Systems, 2008. ICECCS 2008. 13th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. pp.257-262, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur l’utilisation déclarative d’un langage de transformation pour la génération de code : de AADL vers OSEK/VDX OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.132-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966564v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rochon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Givel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Lelionnais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lelionnais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilias-Pillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.19" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M.F Faugere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Faug&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2018.2791801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Givel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2018.2791801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lelionnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rochon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Lelionnais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilias-Pillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Faug&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M.F Faugere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>