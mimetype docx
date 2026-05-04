--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Brun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103050. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing real-time systems with runtime enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier H. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2018.2791801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Synthesis of Real-Time System Models in a MDE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARIA Journals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, International Journal on Advances in Systems and Measurements, 7 (1&amp;2), pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4-5), pp.421-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation explicite des plates-formes d'exécution pour l'IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Tool Support for Embedded Operating System Security: an Experience Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecureMDE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental and Bidirectional Evaluation with an Explicit Propagation Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing real-time embedded software using runtime enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Industrial Embedded Systems, IEEE SIES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of runtime enforcement for the test of real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Embedded Software and Systems, IEEE ICESS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Functional Model Transformations with OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2015 - 8th International Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal composition based on roles within a model driven engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Advances in System Testing and Validation Lifecycle (VALID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Venice, Italy. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Behavioral Modeling of Real-Time Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Enterprise Information Systems (ICEIS (2) 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution on the Software Execution platform integration during an application deployment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Topcased Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les platesformes d'exécution dans l'IDM : Quelles modélisations pour quelles utilisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ilias-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick Lelionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">programme des journées nationales du GDR GPL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to AADL: a Need for an Explicit Execution Semantics Modeling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to AADL: an Explicit Execution Semantics Modelling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine M.F Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Generation from AADL to a Real-time Operating System: An Experimentation Feedback on the Use of Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering of Complex Computer Systems, 2008. ICECCS 2008. 13th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. pp.257-262, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur l’utilisation déclarative d’un langage de transformation pour la génération de code : de AADL vers OSEK/VDX OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.132-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Brun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103050. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing real-time systems with runtime enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier H. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (4), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2018.2791801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Synthesis of Real-Time System Models in a MDE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARIA Journals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, International Journal on Advances in Systems and Measurements, 7 (1&amp;2), pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4-5), pp.421-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation explicite des plates-formes d'exécution pour l'IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Tool Support for Embedded Operating System Security: an Experience Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecureMDE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental and Bidirectional Evaluation with an Explicit Propagation Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing real-time embedded software using runtime enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Industrial Embedded Systems, IEEE SIES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of runtime enforcement for the test of real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Embedded Software and Systems, IEEE ICESS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Functional Model Transformations with OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2015 - 8th International Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal composition based on roles within a model driven engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Advances in System Testing and Validation Lifecycle (VALID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Venice, Italy. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Behavioral Modeling of Real-Time Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Enterprise Information Systems (ICEIS (2) 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution on the Software Execution platform integration during an application deployment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Topcased Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les platesformes d'exécution dans l'IDM : Quelles modélisations pour quelles utilisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ilias-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick Lelionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">programme des journées nationales du GDR GPL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to AADL: a Need for an Explicit Execution Semantics Modeling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Generation from AADL to a Real-time Operating System: An Experimentation Feedback on the Use of Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering of Complex Computer Systems, 2008. ICECCS 2008. 13th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. pp.257-262, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to AADL: an Explicit Execution Semantics Modelling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine M.F Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur l’utilisation déclarative d’un langage de transformation pour la génération de code : de AADL vers OSEK/VDX OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.132-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Givel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2018.2791801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lelionnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rochon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Lelionnais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilias-Pillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Faug&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M.F Faugere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.19" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Givel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2018.2791801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lelionnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rochon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Lelionnais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilias-Pillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Faug&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M.F Faugere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>