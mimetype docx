--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Brun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103050. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing real-time systems with runtime enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier H. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (4), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2018.2791801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Synthesis of Real-Time System Models in a MDE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARIA Journals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, International Journal on Advances in Systems and Measurements, 7 (1&amp;2), pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4-5), pp.421-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation explicite des plates-formes d'exécution pour l'IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Tool Support for Embedded Operating System Security: an Experience Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecureMDE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental and Bidirectional Evaluation with an Explicit Propagation Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing real-time embedded software using runtime enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Industrial Embedded Systems, IEEE SIES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of runtime enforcement for the test of real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Embedded Software and Systems, IEEE ICESS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Functional Model Transformations with OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2015 - 8th International Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal composition based on roles within a model driven engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Advances in System Testing and Validation Lifecycle (VALID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Venice, Italy. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Behavioral Modeling of Real-Time Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Enterprise Information Systems (ICEIS (2) 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution on the Software Execution platform integration during an application deployment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Topcased Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les platesformes d'exécution dans l'IDM : Quelles modélisations pour quelles utilisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ilias-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick Lelionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">programme des journées nationales du GDR GPL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to AADL: a Need for an Explicit Execution Semantics Modeling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Generation from AADL to a Real-time Operating System: An Experimentation Feedback on the Use of Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering of Complex Computer Systems, 2008. ICECCS 2008. 13th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. pp.257-262, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to AADL: an Explicit Execution Semantics Modelling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine M.F Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur l’utilisation déclarative d’un langage de transformation pour la génération de code : de AADL vers OSEK/VDX OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.132-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Brun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML: a Practical Tool for Partial Model Animation and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.103050. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified verification and monitoring of executable UML specifications. A transformation-free approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Systems Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10270-021-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing real-time systems with runtime enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier H. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (4), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2018.2791801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Synthesis of Real-Time System Models in a MDE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARIA Journals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, International Journal on Advances in Systems and Measurements, 7 (1&amp;2), pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative pour la modélisation de plates-formes d'exécution - Application au temps réel embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gerard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4-5), pp.421-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la modélisation explicite des plates-formes d'exécution pour l'IDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (4), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de correctifs pour les modèles partiels d'AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM/GL-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Home Model Verification with AnimUML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAF 2022 Workshop MESS’22: International workshop on MDE for Smart IoT Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From OCL-based model static analysis to quick fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on OCL and Textual Modeling / MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal (Canada), Canada. pp.889-893, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550356.3561562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnimUML as a UML Modeling and Verification Teaching Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Sebille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Fukuoka (virtual), Japan. pp.615-619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Deployment of UML Models for V&V Activities and Embedded Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3417990.3419227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Tool Support for Embedded Operating System Security: an Experience Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecureMDE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual Event, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing, Animating, and Verifying Partial UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Calvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Model Driven Engineering Languages and Systems (MODELS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual event, Canada. pp.211-217, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365438.3410967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMI : Un Interpréteur de Modèles Embarqué pour l’Exécution et la Vérification de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checkable UML Soccer Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Model-Driven Engineering Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying and Monitoring UML Models with Observer Automata: A Transformation-Free Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ACM/IEEE International Conference on Model Driven Engineering Languages and Systems, MODELS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. pp.161-171, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MODELS.2019.000-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded UML Model Execution to Bridge the Gap Between Design and Runtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDE@DeRun 2018 : First International Workshop on Model-Driven Engineering for Design-Runtime Interaction in Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified LTL Verification and Embedded Execution of UML Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Model Driven Engineering Languages and Systems (MODELS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards one Model Interpreter for Both Design and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Executable Modeling (EXE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Incremental and Bidirectional Evaluation with an Explicit Propagation Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Clavreul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop in OCL and Textual Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing real-time embedded software using runtime enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Béchennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Industrial Embedded Systems, IEEE SIES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of runtime enforcement for the test of real-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Givel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Embedded Software and Systems, IEEE ICESS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Functional Model Transformations with OCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMT 2015 - 8th International Conference on Model Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, L'Aquila, Italy. pp.111-120, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21155-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal composition based on roles within a model driven engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Advances in System Testing and Validation Lifecycle (VALID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Venice, Italy. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Behavioral Modeling of Real-Time Operating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Lelionnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Henri Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Enterprise Information Systems (ICEIS (2) 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution on the Software Execution platform integration during an application deployment process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Topcased Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les platesformes d'exécution dans l'IDM : Quelles modélisations pour quelles utilisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ilias-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick Lelionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">programme des journées nationales du GDR GPL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code Generation from AADL to a Real-time Operating System: An Experimentation Feedback on the Use of Model Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Trinquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering of Complex Computer Systems, 2008. ICECCS 2008. 13th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. pp.257-262, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to AADL: an Explicit Execution Semantics Modelling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine M.F Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UML to AADL: a Need for an Explicit Execution Semantics Modeling with MARTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur l’utilisation déclarative d’un langage de transformation pour la génération de code : de AADL vers OSEK/VDX OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Toulouse, France. pp.132-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Givel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2018.2791801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lelionnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rochon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Lelionnais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilias-Pillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Faug&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.19" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M.F Faugere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-021-00923-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Givel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2018.2791801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093769v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Lelionnais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delatour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537626v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3561562" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408698v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sebille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3419227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rochon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365438.3410967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS.2019.000-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585318v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179648v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Constant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Lelionnais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179877v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ilias-Pillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179673v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.19" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine M.F Faugere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270284v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Faug&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>