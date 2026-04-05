--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1210,320 +1210,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the He-McKellar-Wilkens Topological Phase by Atom Interferometry and Test of Its Independence with Atom Velocity</w:t>
+                <w:t xml:space="preserve">Note: A passively cooled heat pipe for spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Lepoutre</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.030401⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84, pp.106109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4826083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916983v1</w:t>
+                <w:t xml:space="preserve">hal-00917008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note: A passively cooled heat pipe for spectroscopy</w:t>
+                <w:t xml:space="preserve">Optical pumping of a lithium atomic beam for atom interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vigué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 84, pp.106109. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67, pp.263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4826083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2013-40259-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917008v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical pumping of a lithium atomic beam for atom interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test of the He-McKellar-Wilkens topological phase by atom interferometry. Part II: the experiment and its results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1536,131 +1536,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67, pp.263. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (4), pp.043628-043641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2013-40259-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.043628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827264v1</w:t>
+                <w:t xml:space="preserve">hal-00869947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of the He-McKellar-Wilkens topological phase by atom interferometry. Part II: the experiment and its results.</w:t>
+                <w:t xml:space="preserve">Test of the He-McKellar-Wilkens topological phase by atom interferometry. Part I: theoretical discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Lepoutre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1670,107 +1657,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 88 (4), pp.043628-043641. </w:t>
+              <w:t xml:space="preserve">, 2013, 88 (4), pp.043627-1/043627-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.043628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.043627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869947v1</w:t>
+                <w:t xml:space="preserve">hal-00869942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of the He-McKellar-Wilkens topological phase by atom interferometry. Part I: theoretical discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the He-McKellar-Wilkens Topological Phase by Atom Interferometry and Test of Its Independence with Atom Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1783,82 +1783,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (4), pp.043627-1/043627-14. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (3), 030401 [4 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.043627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.030401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869942v1</w:t>
+                <w:t xml:space="preserve">hal-00916983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He-McKellar-Wilkens topological phase in atom interferometry</w:t>
               </w:r>
@@ -2654,871 +2654,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Index of refraction of gases for matter waves: effect of the motion of the gas particles on the calculation of the index.</w:t>
+                <w:t xml:space="preserve">Dispersion compensation in atom interferometry by a Sagnac phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Champenois</w:t>
+                <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jacquey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Lepoutre</w:t>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Trénec</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (1), 013621 [6 p.]. </w:t>
+              <w:t xml:space="preserve">, 2008, 78, pp.013638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.013621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.013638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186413v1</w:t>
+                <w:t xml:space="preserve">hal-00315883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion compensation in atom interferometry by a Sagnac phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Index of refraction of gases for matter waves: effect of the motion of the gas particles on the calculation of the index.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Miffre</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78, pp.013638. </w:t>
+              <w:t xml:space="preserve">, 2008, 77 (1), 013621 [6 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.013638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.77.013621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315883v1</w:t>
+                <w:t xml:space="preserve">hal-00186413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurements of the index of refraction of gases for lithium atomic waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test of the isotopic and velocity selectivity of a lithium atom interferometer by magnetic dephasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jacquey</w:t>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 98, pp.240405. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77 (2), pp.20007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.240405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/77/20007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115743v2</w:t>
+                <w:t xml:space="preserve">hal-00114617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of the isotopic and velocity selectivity of a lithium atom interferometer by magnetic dephasing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">First measurements of the index of refraction of gases for lithium atomic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 77 (2), pp.20007. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.240405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/77/20007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.240405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114617v1</w:t>
+                <w:t xml:space="preserve">hal-00115743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration induced phase noise in Mach-Zehnder atom interferometers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Phase noise due to vibrations in Mach-Zehnder atom interferometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 84 (4), pp.617-625. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75 (5), pp.688-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-006-2377-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10177-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022231v1</w:t>
+                <w:t xml:space="preserve">hal-00022285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase noise due to vibrations in Mach-Zehnder atom interferometers</w:t>
+                <w:t xml:space="preserve">Vibration induced phase noise in Mach-Zehnder atom interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trénec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 75 (5), pp.688-694. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (4), pp.617-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10177-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-006-2377-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022285v1</w:t>
+                <w:t xml:space="preserve">hal-00022231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction phases in atom interferometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delhuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3715,64 +3715,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3823,70 +3823,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom interferometry measurement of the electric polarizability of lithium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Measurement of the electric polarizability of lithium by atom interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3913,94 +3913,94 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007737v2</w:t>
+                <w:t xml:space="preserve">hal-00005359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the electric polarizability of lithium by atom interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Lithium atom interferometer using laser diffraction : description and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4027,94 +4027,94 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005359v1</w:t>
+                <w:t xml:space="preserve">hal-00003124v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium atom interferometer using laser diffraction : description and experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Atom interferometry measurement of the electric polarizability of lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,94 +4141,94 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003124v4</w:t>
+                <w:t xml:space="preserve">hal-00007737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous cooling of the parallel velocity in seeded beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4285,64 +4285,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Temperatures in Supersonic Beams: Ultra Cooling of Light Atoms seeded in a Heavier Carrier Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,51 +5077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Decamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vigu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.109.053306" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nadc.20224129816" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.033614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loisel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0001208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013624" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01930013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg Watson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Fulton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottrell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Nash" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0258-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.053004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lepoutre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50277-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.030401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917008v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40259-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.043628" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.043627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.120404" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Jelassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-010-1133-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C19F0D7DE9826AA62182E9CD837956E45583DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P.A. Lonij" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-10584-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJGHM8MV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard Dupouy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.000678" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ertmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wendrich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaiser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9125-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P.A. Laonij" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/20002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013621" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.013638" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115743v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.240405" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/20007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2377-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10177-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000078v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delhuille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robilliard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.013607" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007737v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003124v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001006v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002148v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00638171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antoniadis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baessler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Fedorov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoedl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.05.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83GWRDH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00281667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerbauer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amoretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonomi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boscolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.12.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00591634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586500v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Decamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vigu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.109.053306" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nadc.20224129816" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.033614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Loisel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0001208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.013624" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01930013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Blanchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reg Watson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Fulton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottrell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Nash" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0258-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.053004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lepoutre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50277-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917008v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826083" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827264v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2013-40259-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.043628" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.043627" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.030401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;nec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.120404" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Jelassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-010-1133-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C19F0D7DE9826AA62182E9CD837956E45583DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P.A. Lonij" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2011-10584-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJGHM8MV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Edouard Dupouy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.000678" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354819v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ertmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wendrich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaiser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-008-9125-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P.A. Laonij" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/20002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.013638" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Champenois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.77.013621" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/20007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115743v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.240405" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10177-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2377-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000078v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delhuille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robilliard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.68.013607" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003124v4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007737v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001006v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002148v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00638171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antoniadis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baessler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Fedorov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoedl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.05.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N83GWRDH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00281667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellerbauer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amoretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Belov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonomi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boscolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.12.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00591634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00586500v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>