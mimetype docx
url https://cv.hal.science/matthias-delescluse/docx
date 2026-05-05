--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -780,563 +780,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The East-Mayotte new volcano in the Comoros Archipelago: structure and timing of magmatic phases inferred from seismic reflection data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">Tectonic Evolution of a Sedimented Oceanic Transform Fault: The Owen Transform Fault, Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.154⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (5), pp.e2023TC007747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023TC007747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857346v2</w:t>
+                <w:t xml:space="preserve">hal-04096328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic Evolution of a Sedimented Oceanic Transform Fault: The Owen Transform Fault, Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Janin</w:t>
+                <w:t xml:space="preserve">Extensional forearc structures at the transition from Alaska to Aleutian Subduction Zone: slip partitioning, terranes and large earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Kahrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Olive</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023TC007747⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Geodynamics of Continents and Oceans – A tribute to Jean Aubouin, 356 (S2), pp.1 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096328v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional forearc structures at the transition from Alaska to Aleutian Subduction Zone: slip partitioning, terranes and large earthquakes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bécel</w:t>
+                <w:t xml:space="preserve">M Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sakellariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.225⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579369v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Janin</w:t>
+                <w:t xml:space="preserve">The East-Mayotte new volcano in the Comoros Archipelago: structure and timing of magmatic phases inferred from seismic reflection data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Masquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309118v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal architecture and evolution of the southwestern South China Sea: Implications to continental breakup</w:t>
               </w:r>
@@ -1456,51 +1456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,278 +1852,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t>
+                <w:t xml:space="preserve">Extracting horizon surfaces from 3D seismic data using deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Tschannen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Ettrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Keuper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (3), pp.N17-N26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2019-0569.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524420v1</w:t>
+                <w:t xml:space="preserve">hal-02560737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting horizon surfaces from 3D seismic data using deep learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Tschannen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicola Corradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85 (3), pp.N17-N26. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2019-0569.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences10030108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560737v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive shifts of the India-Africa transform plate boundary during the Late Cretaceous-Paleogene interval: Implications for ophiolite emplacement along transforms</w:t>
               </w:r>
@@ -2148,51 +2148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2237,139 +2237,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02451430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint investigation using OBS, multi-channel seismic and gravity data across the southwestern sub-basin of the South China Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+                <w:t xml:space="preserve">Detection of point scatterers using diffraction imaging and deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tschannen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Ettrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis Keuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.12889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280247v1</w:t>
+                <w:t xml:space="preserve">hal-02354803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décollements, Detachments, and Rafts in the Extended Crust of Dangerous Ground, South China Sea: The Role of Inherited Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2404,872 +2439,837 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (6), pp.1863-1883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018TC005418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of point scatterers using diffraction imaging and deep learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norman Ettrich</w:t>
+                <w:t xml:space="preserve">A joint investigation using OBS, multi-channel seismic and gravity data across the southwestern sub-basin of the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delescluse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janis Keuper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tropical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.12889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02354803v1</w:t>
+                <w:t xml:space="preserve">hal-04280247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Delescluse</w:t>
+                <w:t xml:space="preserve">Seismic evidence for tectonically dominated seafloor spreading in the Southwest Sub-basin of the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhui Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave A. May</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Watremez</w:t>
+                <w:t xml:space="preserve">Yanlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinchang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), pp.3459-3477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828278v1</w:t>
+                <w:t xml:space="preserve">hal-02356518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic evidence for tectonically dominated seafloor spreading in the Southwest Sub-basin of the South China Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Geological Evolution of the Aden-Owen-Carlsberg Triple Junction (NW Indian Ocean) Since the Late Miocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007819⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (5), pp.1552-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017TC004687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356518v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geological Evolution of the Aden-Owen-Carlsberg Triple Junction (NW Indian Ocean) Since the Late Miocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
+                <w:t xml:space="preserve">Thermal and seismic hints for chimney type cross-stratal fluid flow in onshore basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2017TC004687⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33581-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323917v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and seismic hints for chimney type cross-stratal fluid flow in onshore basins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bruel</w:t>
+                <w:t xml:space="preserve">Successive Rifting Events in Marginal Basins: The Example of the Coral Sea Region (Papua New Guinea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33581-x⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.3-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323875v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive Rifting Events in Marginal Basins: The Example of the Coral Sea Region (Papua New Guinea)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+                <w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave A. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (1), pp.3-29. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.605-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017TC004783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793700v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunamigenic structures in a creeping section of the Alaska subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna J Shillington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,51 +3398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3545,51 +3545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 381, pp.1-16. </w:t>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link between plate fabric, hydration and subduction zone seismicity in Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna J Shillington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bécel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen R Nedimović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,425 +4031,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Owen Ridge uplift in the Arabian Sea: Implications for the sedimentary record of Indian monsoon in Late Miocene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
+                <w:t xml:space="preserve">Deep crustal structure of the conjugate margins of the SW South China Sea from wide-angle refraction seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.011⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.627-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966802v1</w:t>
+                <w:t xml:space="preserve">hal-03080828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep crustal structure of the conjugate margins of the SW South China Sea from wide-angle refraction seismic data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Qiu</w:t>
+                <w:t xml:space="preserve">Tectonics of the Dalrymple Trough and uplift of the Murray Ridge (NW Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.10.008⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080828v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonics of the Dalrymple Trough and uplift of the Murray Ridge (NW Indian Ocean)</w:t>
+                <w:t xml:space="preserve">The Owen Ridge uplift in the Arabian Sea: Implications for the sedimentary record of Indian monsoon in Late Miocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-49. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 394, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059557v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode of opening of an oceanic pull-apart: The 20°N Basin along the Owen Fracture zone (NW Indian Ocean)</w:t>
               </w:r>
@@ -4461,51 +4461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4841,51 +4841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,51 +5505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5872,51 +5872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario R Fernandez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Ettrich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Keuper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119679" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007747" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.225" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ping Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Nirrengarten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Yan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenkai Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106475" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan E Stevens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Henstock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116218" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tschannen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0569.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104225" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005418" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12889" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02356518v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinchang Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007819" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004687" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33581-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004783" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna J Shillington" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen R Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey A. Abers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2990" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.02.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.08.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM4PHM3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kuehn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spahr C Webb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Funck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya A. Dehler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith E. Louden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011739" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geersen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bull" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Henstock" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gaedicke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36446.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pubellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.08.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Trubienko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11520" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RHHS6QP6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901001v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen R. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3587219" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002167" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. J. Mont&#233;si" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035066" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.09.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03181.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986959.ch5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812064-4.00007-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03423069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario R Fernandez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Ettrich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Keuper" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119679" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/ges02788.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230348" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Olive" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;cel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.225" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857346v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.154" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Ping Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Qiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Nirrengarten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.105450" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhui Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Yan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenkai Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106475" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900789v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan E Stevens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Henstock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116218" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tschannen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0569.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104225" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12889" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Liang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005418" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02356518v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlin Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinchang Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007819" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017TC004687" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33581-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004783" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna J Shillington" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen R Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey A. Abers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2990" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396314v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.02.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.08.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM4PHM3F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kuehn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spahr C Webb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2586" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Funck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya A. Dehler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith E. Louden" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011739" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geersen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bull" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Henstock" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gaedicke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36446.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03080828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pichot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamot-Rooke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pubellier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.10.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Lallemant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.08.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.03.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tect.20083" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767569v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Trubienko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11520" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-RHHS6QP6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901001v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen R. Nedimovi&#263;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3587219" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456027v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabaute" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002167" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793666v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. J. Mont&#233;si" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035066" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.09.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01793659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.03181.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279978v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986959.ch5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812064-4.00007-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03423069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>