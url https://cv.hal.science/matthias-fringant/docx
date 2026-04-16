--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Fringant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthias-fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2919-2443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Génot, Olivier Thomas, Bourdieu : une enquête algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serendipities. Journal for the Sociology and History of the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1-2), pp.156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transfuges de classe au transclasse. Réflexions sociologiques à propos des usages sociaux d’une création lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Chicago et Paris. Les usages de la « réflexivité » par Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 16 (1), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.161.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translations of Pierre Bourdieu’s Books on Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages contemporains de la réflexivité : une lente construction (1918-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Wacquant, The Invention of the ‘Underclass’: A Study in the Politics of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.162-164. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02685809241236840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Pierre Bourdieu’s Algerian Photographs. A Joint Interview With Christine Frisinghelli and Franz Schultheis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Maget, Remarques sur le village comme cadre de recherches anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.59462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Pragmatist Sociology: Inquiry, Agency, and Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), pp.46-47. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00943061231214609p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre BOURDIEU, Microcosmes. Théorie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-1, pp.266-270. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.8849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu BÉRA & Nicolas SEMBEL (dir.), Les Formes élémentaires de la vie religieuse, cent ans après. Émile Durkheim et la religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59-2, pp.336-339. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.7725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierig Humeau, À corps et à cris. Sociologie des punks français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.53177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu, Sociologie générale, volume 1. Cours au Collège de France (1981-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Iakovoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierra Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.30887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine König-Pralong, La colonie philosophique. Écrire l’histoire de la philosophie aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.33544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Desanti, Lire Bourdieu de l'usine à la fac. Histoire d'une « révélation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosbah-Natanson, Une « mode » de la sociologie. Publications et vocations sociologiques en France vers 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joly, La révolution sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mauss, Émile Durkheim, De quelques formes primitives de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Abbott, Processual Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Elias, Humana conditio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fabiani, Pierre Bourdieu. Un structuralisme héroïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu, Sociologie générale, volume 1. Cours au Collège de France (1981-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half a Century of Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Fields of Cultural Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algerian Inquiries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Uses of Reflexivity: A Study of the Uses of the Word and Its Meanings From 1918 to 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth ISA Forum of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohamed-V, Jul 2025, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transfuges de classe au transclasse. Réflexions sociologiques à propos des usages sociaux d'une création lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du Laboratoire d'études sociologiques sur la construction et la reproduction sociales (LESCORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la sociologie d’une idée à travers ses usages linguistiques : le cas de la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du Laboratoire d’Études Sociologiques sur la Construction et la Reproduction Sociales (LESCORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of the &amp;quot;Reflexive Modernization&amp;quot; Theory from Munich to London Between 1986 and 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Sociology and History of the Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Graz, Nov 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de la théorie de la &amp;quot;modernisation réflexive&amp;quot; de Munich à Londres entre 1986 et 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l’Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique 36 « Pratiques théoriques », 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu’s Use of &amp;quot;Reflexivity&amp;quot; as a Result of the Circulation Between French and North-American Social Science Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring School of the University of the Doctoral Programme « Sociology and History of the Social and Cultural Sciences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Graz, 2022, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux de la réflexivité. Contribution à une sociologie historique du mot et de l'idée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04577509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Fringant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthias-fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2919-2443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transfuges de classe au transclasse. Réflexions sociologiques à propos des usages sociaux d’une création lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Génot, Olivier Thomas, Bourdieu : une enquête algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serendipities. Journal for the Sociology and History of the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1-2), pp.156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Chicago et Paris. Les usages de la « réflexivité » par Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 16 (1), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.161.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translations of Pierre Bourdieu’s Books on Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages contemporains de la réflexivité : une lente construction (1918-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Wacquant, The Invention of the ‘Underclass’: A Study in the Politics of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.162-164. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02685809241236840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Pierre Bourdieu’s Algerian Photographs. A Joint Interview With Christine Frisinghelli and Franz Schultheis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Maget, Remarques sur le village comme cadre de recherches anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.59462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Pragmatist Sociology: Inquiry, Agency, and Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), pp.46-47. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00943061231214609p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre BOURDIEU, Microcosmes. Théorie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-1, pp.266-270. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.8849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu BÉRA & Nicolas SEMBEL (dir.), Les Formes élémentaires de la vie religieuse, cent ans après. Émile Durkheim et la religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59-2, pp.336-339. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.7725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierig Humeau, À corps et à cris. Sociologie des punks français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.53177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu, Sociologie générale, volume 1. Cours au Collège de France (1981-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Iakovoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierra Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.30887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine König-Pralong, La colonie philosophique. Écrire l’histoire de la philosophie aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.33544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Desanti, Lire Bourdieu de l'usine à la fac. Histoire d'une « révélation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosbah-Natanson, Une « mode » de la sociologie. Publications et vocations sociologiques en France vers 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joly, La révolution sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mauss, Émile Durkheim, De quelques formes primitives de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Abbott, Processual Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Elias, Humana conditio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fabiani, Pierre Bourdieu. Un structuralisme héroïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu, Sociologie générale, volume 1. Cours au Collège de France (1981-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half a Century of Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Fields of Cultural Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algerian Inquiries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Uses of Reflexivity: A Study of the Uses of the Word and Its Meanings From 1918 to 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth ISA Forum of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohamed-V, Jul 2025, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transfuges de classe au transclasse. Réflexions sociologiques à propos des usages sociaux d'une création lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du Laboratoire d'études sociologiques sur la construction et la reproduction sociales (LESCORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la sociologie d’une idée à travers ses usages linguistiques : le cas de la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du Laboratoire d’Études Sociologiques sur la Construction et la Reproduction Sociales (LESCORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of the &amp;quot;Reflexive Modernization&amp;quot; Theory from Munich to London Between 1986 and 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Sociology and History of the Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Graz, Nov 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de la théorie de la &amp;quot;modernisation réflexive&amp;quot; de Munich à Londres entre 1986 et 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l’Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique 36 « Pratiques théoriques », 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu’s Use of &amp;quot;Reflexivity&amp;quot; as a Result of the Circulation Between French and North-American Social Science Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring School of the University of the Doctoral Programme « Sociology and History of the Social and Cultural Sciences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Graz, 2022, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux de la réflexivité. Contribution à une sociologie historique du mot et de l'idée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04577509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC4C66C3"/>
+    <w:nsid w:val="BE306CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-fringant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2919-2443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365145v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fringant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.161.0059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Ronconi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809241236840" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00943061231214609p" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.8849" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7725" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JGLMW4V1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beauvallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iakovoglou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Watkins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3JS9BCWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22440" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23208" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21816" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04577509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-fringant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2919-2443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fringant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.161.0059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Ronconi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809241236840" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00943061231214609p" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.8849" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7725" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JGLMW4V1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beauvallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iakovoglou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Watkins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3JS9BCWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22440" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23208" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21816" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04577509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>