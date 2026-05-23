--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Fringant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthias-fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2919-2443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transfuges de classe au transclasse. Réflexions sociologiques à propos des usages sociaux d’une création lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Génot, Olivier Thomas, Bourdieu : une enquête algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serendipities. Journal for the Sociology and History of the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1-2), pp.156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Chicago et Paris. Les usages de la « réflexivité » par Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 16 (1), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.161.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translations of Pierre Bourdieu’s Books on Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages contemporains de la réflexivité : une lente construction (1918-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Wacquant, The Invention of the ‘Underclass’: A Study in the Politics of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.162-164. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02685809241236840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Pierre Bourdieu’s Algerian Photographs. A Joint Interview With Christine Frisinghelli and Franz Schultheis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Maget, Remarques sur le village comme cadre de recherches anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.59462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Pragmatist Sociology: Inquiry, Agency, and Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), pp.46-47. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00943061231214609p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre BOURDIEU, Microcosmes. Théorie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-1, pp.266-270. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.8849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu BÉRA & Nicolas SEMBEL (dir.), Les Formes élémentaires de la vie religieuse, cent ans après. Émile Durkheim et la religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59-2, pp.336-339. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.7725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierig Humeau, À corps et à cris. Sociologie des punks français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.53177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu, Sociologie générale, volume 1. Cours au Collège de France (1981-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Iakovoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierra Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.30887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine König-Pralong, La colonie philosophique. Écrire l’histoire de la philosophie aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.33544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Desanti, Lire Bourdieu de l'usine à la fac. Histoire d'une « révélation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosbah-Natanson, Une « mode » de la sociologie. Publications et vocations sociologiques en France vers 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joly, La révolution sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mauss, Émile Durkheim, De quelques formes primitives de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Abbott, Processual Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Elias, Humana conditio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fabiani, Pierre Bourdieu. Un structuralisme héroïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu, Sociologie générale, volume 1. Cours au Collège de France (1981-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half a Century of Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Fields of Cultural Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algerian Inquiries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Uses of Reflexivity: A Study of the Uses of the Word and Its Meanings From 1918 to 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth ISA Forum of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohamed-V, Jul 2025, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transfuges de classe au transclasse. Réflexions sociologiques à propos des usages sociaux d'une création lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du Laboratoire d'études sociologiques sur la construction et la reproduction sociales (LESCORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la sociologie d’une idée à travers ses usages linguistiques : le cas de la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du Laboratoire d’Études Sociologiques sur la Construction et la Reproduction Sociales (LESCORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of the &amp;quot;Reflexive Modernization&amp;quot; Theory from Munich to London Between 1986 and 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Sociology and History of the Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Graz, Nov 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de la théorie de la &amp;quot;modernisation réflexive&amp;quot; de Munich à Londres entre 1986 et 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l’Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique 36 « Pratiques théoriques », 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu’s Use of &amp;quot;Reflexivity&amp;quot; as a Result of the Circulation Between French and North-American Social Science Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring School of the University of the Doctoral Programme « Sociology and History of the Social and Cultural Sciences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Graz, 2022, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux de la réflexivité. Contribution à une sociologie historique du mot et de l'idée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04577509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthias Fringant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthias-fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2919-2443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transfuges de classe au transclasse. Réflexions sociologiques à propos des usages sociaux d’une création lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Génot, Olivier Thomas, Bourdieu : une enquête algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serendipities. Journal for the Sociology and History of the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1-2), pp.156-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Chicago et Paris. Les usages de la « réflexivité » par Pierre Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 16 (1), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/socio.161.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Translations of Pierre Bourdieu’s Books on Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages contemporains de la réflexivité : une lente construction (1918-1968)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Wacquant, The Invention of the ‘Underclass’: A Study in the Politics of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.162-164. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02685809241236840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Pierre Bourdieu’s Algerian Photographs. A Joint Interview With Christine Frisinghelli and Franz Schultheis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05365143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Maget, Remarques sur le village comme cadre de recherches anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.59462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New Pragmatist Sociology: Inquiry, Agency, and Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (1), pp.46-47. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00943061231214609p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre BOURDIEU, Microcosmes. Théorie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61-1, pp.266-270. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.8849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu BÉRA & Nicolas SEMBEL (dir.), Les Formes élémentaires de la vie religieuse, cent ans après. Émile Durkheim et la religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59-2, pp.336-339. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.7725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierig Humeau, À corps et à cris. Sociologie des punks français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.53177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu, Sociologie générale, volume 1. Cours au Collège de France (1981-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Iakovoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierra Watkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.30887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine König-Pralong, La colonie philosophique. Écrire l’histoire de la philosophie aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.33544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Desanti, Lire Bourdieu de l'usine à la fac. Histoire d'une « révélation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mosbah-Natanson, Une « mode » de la sociologie. Publications et vocations sociologiques en France vers 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joly, La révolution sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.22440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mauss, Émile Durkheim, De quelques formes primitives de classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.23208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Abbott, Processual Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Elias, Humana conditio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fabiani, Pierre Bourdieu. Un structuralisme héroïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu, Sociologie générale, volume 1. Cours au Collège de France (1981-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.21407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational Fields of Cultural Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half a Century of Actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algerian Inquiries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéssica Ronconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Sense. Newsletter of the Pierre Bourdieu Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Uses of Reflexivity: A Study of the Uses of the Word and Its Meanings From 1918 to 1968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth ISA Forum of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohamed-V, Jul 2025, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transfuges de classe au transclasse. Réflexions sociologiques à propos des usages sociaux d'une création lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du Laboratoire d'études sociologiques sur la construction et la reproduction sociales (LESCORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, Jun 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la sociologie d’une idée à travers ses usages linguistiques : le cas de la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du Laboratoire d’Études Sociologiques sur la Construction et la Reproduction Sociales (LESCORES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, 2023, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Circulation of the &amp;quot;Reflexive Modernization&amp;quot; Theory from Munich to London Between 1986 and 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Sociology and History of the Social and Human Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Graz, Nov 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de la théorie de la &amp;quot;modernisation réflexive&amp;quot; de Munich à Londres entre 1986 et 1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l’Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique 36 « Pratiques théoriques », 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdieu’s Use of &amp;quot;Reflexivity&amp;quot; as a Result of the Circulation Between French and North-American Social Science Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring School of the University of the Doctoral Programme « Sociology and History of the Social and Cultural Sciences »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Graz, 2022, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages sociaux de la réflexivité. Contribution à une sociologie historique du mot et de l'idée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Fringant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04577509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE306CC8"/>
+    <w:nsid w:val="02C0F982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-fringant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2919-2443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fringant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.161.0059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Ronconi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809241236840" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00943061231214609p" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.8849" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7725" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JGLMW4V1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beauvallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iakovoglou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Watkins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3JS9BCWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22440" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23208" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21816" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04577509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthias-fringant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2919-2443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Fringant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365145v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.161.0059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Ronconi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02685809241236840" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578775v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.59462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00943061231214609p" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.8849" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.7725" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JGLMW4V1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beauvallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iakovoglou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierra Watkins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30887" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.33544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3JS9BCWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23295" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22440" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.23208" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21816" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.21407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365203v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04577509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>